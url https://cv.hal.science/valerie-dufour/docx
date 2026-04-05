--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual, but not nest cluster or colonial, vocal signatures in the nest call of female rooks, Corvus frugilegus</w:t>
+                <w:t xml:space="preserve">Social learning and diffusion of new foraging techniques in goats (Capra hircus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Martin</w:t>
+                <w:t xml:space="preserve">Laurie Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Cornero</w:t>
+                <w:t xml:space="preserve">Myriam Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Danby</w:t>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Daunay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 229, pp.123331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123331⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 221, pp.123082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324005v1</w:t>
+                <w:t xml:space="preserve">hal-04788827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning and diffusion of new foraging techniques in goats (Capra hircus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual, but not nest cluster or colonial, vocal signatures in the nest call of female rooks, Corvus frugilegus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Castro</w:t>
+                <w:t xml:space="preserve">Francesca Cornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Amari</w:t>
+                <w:t xml:space="preserve">Emily Danby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Virgile Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Nervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 221, pp.123082. </w:t>
+              <w:t xml:space="preserve">, 2025, 229, pp.123331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788827v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal complexity in a socially complex corvid: gradation, diversity and lack of common call repertoire in male rooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca M Cornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlan Tomasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katinka Soller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlan Tomasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midori Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -777,51 +777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie van Meyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.e9791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,64 +894,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (6), pp.1631-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -985,90 +985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rookognise: Acoustic detection and identification of individual rooks in field recordings using multi-task neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.101818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1240,51 +1240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaner fish and other wrasse match primates in their ability to delay gratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Aellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouan Bshary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1325,399 +1325,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why preen others? Predictors of allopreening in parrots and corvids and comparisons to grooming in great apes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corvids avoid odd evaluation by following simple rules in a risky exchange task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Morales Picard</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Mundry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia A. F. Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 126 (2), pp.207-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12999⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 126 (2), pp.153 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421618v1</w:t>
+                <w:t xml:space="preserve">hal-02627436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why preen others? Predictors of allopreening in parrots and corvids and comparisons to grooming in great apes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Morales Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mundry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. Auersperg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samara Danel</w:t>
+                <w:t xml:space="preserve">Emily R. Boeving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genyffer Troina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Auguste M P von Bayern</w:t>
+                <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (2), pp.207-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040371v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corvids avoid odd evaluation by following simple rules in a risky exchange task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+                <w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samara Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genyffer Troina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia A. F. Wascher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Auguste M P von Bayern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (2), pp.153 - 164. </w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627436v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crows and common ravens do not reciprocally exchange tokens with a conspecific to gain food rewards</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Feider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (2), pp.278 - 287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 179, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1924,51 +1924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monkeys (Sapajus apella and Macaca tonkeana) and great apes (Gorilla gorilla, Pongo abelii, Pan paniscus, and Pan troglodytes) play for the highest bid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131 (2), pp.373-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2162,51 +2162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extraordinary Nature of Barney's Drumming: A Complementary Study of Ordinary Noise Making in Chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (1), pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2383,90 +2383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal network analysis of social dynamics in rooks Corvus frugilegus: repeated group modifications do not affect social network in captive rooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2500,90 +2500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding beyond the pair in a monogamous bird: impact on social structure in adult rooks (Corvus frugilegus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène M. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 153 (8), pp.897-925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2630,51 +2630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences about food location in three cercopithecine species: an insight into the socioecological cognition of primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzee drumming: a spontaneous performance with characteristics of human musical drumming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3141,90 +3141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making under risk of loss in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Steelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.e52316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3271,64 +3271,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children base their investment on calculated pay-off.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Steelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,51 +3414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 122, pp.416-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3517,51 +3517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrion Crows Cannot Overcome Impulsive Choice in a Quantitative Exchange Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia a F Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3608,51 +3608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia a F Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3751,51 +3751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrion crows cannot overcome impulsive choice in a quantitative exchange task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia a F Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (5), pp.783-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3965,432 +3965,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Monkeys Make Investments Based on Maximized Pay-off?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
+                <w:t xml:space="preserve">The impact of moving to a novel environment on social networks, activity and wellbeing in two new world primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Whiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Buchanan-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017801⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (8), pp.802-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575983v1</w:t>
+                <w:t xml:space="preserve">hal-02395627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiting for more: the performance of domestic dogs (Canis familiaris) on exchange tasks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Can Monkeys Make Investments Based on Maximized Pay-off?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Steelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-011-0437-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.e17801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00617560v1</w:t>
+                <w:t xml:space="preserve">hal-00575983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of moving to a novel environment on social networks, activity and wellbeing in two new world primates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waiting for more: the performance of domestic dogs (Canis familiaris) on exchange tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Whiten</w:t>
+                <w:t xml:space="preserve">Rebecca J Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.M. Buchanan-Smith</w:t>
+                <w:t xml:space="preserve">Sarah-Jane Vick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 73 (8), pp.802-811. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.20943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-011-0437-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395627v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees (Pan troglodytes) fail a what-where-when task but find rewards by using a location-based association strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marusha Dekleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Uhlrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4605,51 +4605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,51 +4735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living together: behavior and welfare in single and mixed species groups of capuchin ( Cebus apella ) and squirrel monkeys ( Saimiri sciureus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5010,51 +5010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of monkey faces by monkey experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,51 +5126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Micheletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,51 +5359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,51 +5489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees fail to plan in an exchange task but succeed in a tool-using procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H.M. Sterck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5605,51 +5605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First test, then judge future-oriented behaviour in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (3), pp.333-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Uhlrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the species-specificity of face recognition in human adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,243 +6114,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moutons et les chèvres peuvent résoudre des tâches inférentielles par exclusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L’apprentissage social chez les petits ruminants (chèvre et mouton) dans une tâche de diffusion par chaîne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.23-23</w:t>
+              <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.45-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285625v1</w:t>
+                <w:t xml:space="preserve">hal-04285605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage social chez les petits ruminants (chèvre et mouton) dans une tâche de diffusion par chaîne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les moutons et les chèvres peuvent résoudre des tâches inférentielles par exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Duffrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.45-45</w:t>
+              <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285605v1</w:t>
+                <w:t xml:space="preserve">hal-04285625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6420,51 +6420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Avarguès-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 240p, 2018, 9782100770748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6518,51 +6518,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Todd M. Freeberg; Amanda R. Ridley; Patrizia d’Ettorre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge International Handbook of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 21, Routledge, 11 p., 2022, 9780367546045. </w:t>
@@ -6613,51 +6613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISK-TAKING IN CHILDREN AND PRIMATES IN A COMPARABLE FOOD GAMBLING GAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra M. Columbus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Psychology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, </w:t>
@@ -7018,51 +7018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cornero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Danby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daunay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nervet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Cornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Tomasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Soller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Stark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01830-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Boucherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Broihanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Marco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Aellen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Morales Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Auersperg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Boeving" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre H. Boucherie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12999" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. F. Wascher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12994" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395404v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Feider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104198" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/18-41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sterck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2017.1414671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow083" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H. M. Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0848-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Steelandt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052316" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MZ2JN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia a F Wascher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00118" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Braun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Miller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0726" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017801" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617560v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Leonardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Vick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0437-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC7W7X05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whiten" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Buchanan-Smith" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20943" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z7HW2W4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marusha Dekleva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry M. Spruijt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016593" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Leonardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buchanan-Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#227;&#169;rie Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20748" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX4Z5T5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-009-0174-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66Q8XTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Sterck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVR8JG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07002191" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XCGKRKMN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Drapier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-005-0132-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D76077CD03700F65518F24FACB04F555CB396A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868-25" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novapublishers.org/catalog/product_info.php?products_id=64956" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cornero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Danby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nervet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123331" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Cornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Tomasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Soller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Stark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01830-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Boucherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Broihanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Marco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Aellen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. F. Wascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Morales Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Auersperg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Boeving" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre H. Boucherie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395404v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Feider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104198" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/18-41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sterck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2017.1414671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow083" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H. M. Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0848-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Steelandt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052316" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MZ2JN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia a F Wascher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00118" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Braun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Miller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0726" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whiten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Buchanan-Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20943" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z7HW2W4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Vick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0437-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC7W7X05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marusha Dekleva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry M. Spruijt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016593" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Leonardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buchanan-Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#227;&#169;rie Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20748" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX4Z5T5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-009-0174-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66Q8XTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Sterck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVR8JG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07002191" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XCGKRKMN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Drapier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-005-0132-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D76077CD03700F65518F24FACB04F555CB396A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868-25" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novapublishers.org/catalog/product_info.php?products_id=64956" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>