--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1429,295 +1429,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why preen others? Predictors of allopreening in parrots and corvids and comparisons to grooming in great apes</w:t>
+                <w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Morales Picard</w:t>
+                <w:t xml:space="preserve">Samara Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Mundry</w:t>
+                <w:t xml:space="preserve">Genyffer Troina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice M. Auersperg</w:t>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily R. Boeving</w:t>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
+                <w:t xml:space="preserve">Auguste M P von Bayern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (2), pp.207-228. </w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421618v1</w:t>
+                <w:t xml:space="preserve">hal-03040371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t>
+                <w:t xml:space="preserve">Why preen others? Predictors of allopreening in parrots and corvids and comparisons to grooming in great apes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samara Danel</w:t>
+                <w:t xml:space="preserve">Alejandra Morales Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genyffer Troina</w:t>
+                <w:t xml:space="preserve">Roger Mundry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Dufour</w:t>
+                <w:t xml:space="preserve">Alice M. Auersperg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+                <w:t xml:space="preserve">Emily R. Boeving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste M P von Bayern</w:t>
+                <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (2), pp.207-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.12999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040371v1</w:t>
+                <w:t xml:space="preserve">hal-03421618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crows and common ravens do not reciprocally exchange tokens with a conspecific to gain food rewards</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Feider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (2), pp.278 - 287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,51 +1846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 179, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131 (2), pp.373-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2162,51 +2162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extraordinary Nature of Barney's Drumming: A Complementary Study of Ordinary Noise Making in Chimpanzees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,261 +2377,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal network analysis of social dynamics in rooks Corvus frugilegus: repeated group modifications do not affect social network in captive rooks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Bonding beyond the pair in a monogamous bird: impact on social structure in adult rooks (Corvus frugilegus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Sosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+                <w:t xml:space="preserve">Mylène M. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zow083⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (8), pp.897-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356169v1</w:t>
+                <w:t xml:space="preserve">hal-01356167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding beyond the pair in a monogamous bird: impact on social structure in adult rooks (Corvus frugilegus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A longitudinal network analysis of social dynamics in rooks Corvus frugilegus: repeated group modifications do not affect social network in captive rooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bret</w:t>
+                <w:t xml:space="preserve">Sebastian Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 153 (8), pp.897-925. </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cz/zow083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356167v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferences about food location in three cercopithecine species: an insight into the socioecological cognition of primates</w:t>
               </w:r>
@@ -3498,340 +3498,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrion Crows Cannot Overcome Impulsive Choice in a Quantitative Exchange Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia a F Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Dufour</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00118⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395619v1</w:t>
+                <w:t xml:space="preserve">hal-00627029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Carrion Crows Cannot Overcome Impulsive Choice in a Quantitative Exchange Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia a F Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachael Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (2), pp.201-204. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627029v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrion crows cannot overcome impulsive choice in a quantitative exchange task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia a F Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.art. 118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691507v1</w:t>
@@ -3971,51 +3971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of moving to a novel environment on social networks, activity and wellbeing in two new world primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,260 +4094,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Monkeys Make Investments Based on Maximized Pay-off?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Steelandt</w:t>
+                <w:t xml:space="preserve">Waiting for more: the performance of domestic dogs (Canis familiaris) on exchange tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Jane Vick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017801⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-011-0437-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575983v1</w:t>
+                <w:t xml:space="preserve">hal-00617560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiting for more: the performance of domestic dogs (Canis familiaris) on exchange tasks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah-Jane Vick</w:t>
+                <w:t xml:space="preserve">Can Monkeys Make Investments Based on Maximized Pay-off?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Steelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.e17801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-011-0437-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00617560v1</w:t>
+                <w:t xml:space="preserve">hal-00575983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees (Pan troglodytes) fail a what-where-when task but find rewards by using a location-based association strategy</w:t>
               </w:r>
@@ -4605,126 +4605,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachael Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (2), pp.201-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395848v1</w:t>
@@ -4735,51 +4735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living together: behavior and welfare in single and mixed species groups of capuchin ( Cebus apella ) and squirrel monkeys ( Saimiri sciureus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,259 +4875,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognition of monkey faces by monkey experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, in press. </w:t>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10164-009-0174-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487254v1</w:t>
+                <w:t xml:space="preserve">hal-00440422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of monkey faces by monkey experts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28, pp.231-238. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10164-009-0174-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440422v1</w:t>
+                <w:t xml:space="preserve">hal-00487254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t>
               </w:r>
@@ -5489,51 +5489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimpanzees fail to plan in an exchange task but succeed in a tool-using procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H.M. Sterck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5605,51 +5605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First test, then judge future-oriented behaviour in animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (3), pp.333-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Uhlrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,51 +5863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the species-specificity of face recognition in human adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,51 +6613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISK-TAKING IN CHILDREN AND PRIMATES IN A COMPARABLE FOOD GAMBLING GAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra M. Columbus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Psychology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, </w:t>
@@ -7018,51 +7018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cornero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Danby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nervet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123331" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Cornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Tomasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Soller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Stark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01830-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Boucherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Broihanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Marco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Aellen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. F. Wascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Morales Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Auersperg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Boeving" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre H. Boucherie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395404v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Feider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104198" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/18-41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sterck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2017.1414671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow083" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H. M. Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0848-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Steelandt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052316" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MZ2JN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia a F Wascher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00118" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627029v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Braun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Miller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0726" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whiten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Buchanan-Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20943" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z7HW2W4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Leonardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Vick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0437-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC7W7X05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marusha Dekleva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry M. Spruijt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016593" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Leonardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buchanan-Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#227;&#169;rie Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20748" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX4Z5T5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-009-0174-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66Q8XTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Sterck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVR8JG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07002191" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XCGKRKMN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Drapier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-005-0132-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D76077CD03700F65518F24FACB04F555CB396A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868-25" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novapublishers.org/catalog/product_info.php?products_id=64956" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cornero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Danby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nervet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123331" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Cornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Tomasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Soller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Stark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01830-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Boucherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Broihanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Marco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Aellen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. F. Wascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Morales Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Auersperg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Boeving" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre H. Boucherie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395404v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Feider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104198" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/18-41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sterck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2017.1414671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003372" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H. M. Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0848-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Steelandt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052316" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MZ2JN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia a F Wascher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Braun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Miller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0726" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00118" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whiten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Buchanan-Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20943" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z7HW2W4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Leonardi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Vick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0437-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC7W7X05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017801" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marusha Dekleva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry M. Spruijt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016593" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Leonardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buchanan-Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#227;&#169;rie Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20748" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX4Z5T5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-009-0174-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66Q8XTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Sterck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVR8JG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07002191" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XCGKRKMN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Drapier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-005-0132-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D76077CD03700F65518F24FACB04F555CB396A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868-25" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novapublishers.org/catalog/product_info.php?products_id=64956" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>