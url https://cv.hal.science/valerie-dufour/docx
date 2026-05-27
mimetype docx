--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,6037 +66,6171 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning and diffusion of new foraging techniques in goats (Capra hircus)</w:t>
+                <w:t xml:space="preserve">EVApeCognition: An 18-Year Dataset of Great Ape Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Castro</w:t>
+                <w:t xml:space="preserve">Alejandro Sánchez-Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Amari</w:t>
+                <w:t xml:space="preserve">Sonja Ebel van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Nowak</w:t>
+                <w:t xml:space="preserve">Carin Molenaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akzira Abuova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizbeth Mujica-Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123082⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-07191-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788827v1</w:t>
+                <w:t xml:space="preserve">hal-05620099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual, but not nest cluster or colonial, vocal signatures in the nest call of female rooks, Corvus frugilegus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Danby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Nervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 229, pp.123331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal complexity in a socially complex corvid: gradation, diversity and lack of common call repertoire in male rooks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social learning and diffusion of new foraging techniques in goats (Capra hircus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola S Clayton</w:t>
+                <w:t xml:space="preserve">Laurie Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Adam</w:t>
+                <w:t xml:space="preserve">Myriam Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Obin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.231713⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.123082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405101v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in inhibitory control in two species of Tanganyikan bower‐building cichlids contrasting in building flexibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlan Tomasek</w:t>
+                <w:t xml:space="preserve">Vocal complexity in a socially complex corvid: gradation, diversity and lack of common call repertoire in male rooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katinka Soller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+                <w:t xml:space="preserve">Francesca M Cornero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Jordan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola S Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11406⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.231713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746534v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive flexibility in a Tanganyikan bower-building cichlid, Aulonocranus dewindti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Differences in inhibitory control in two species of Tanganyikan bower‐building cichlids contrasting in building flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlan Tomasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katinka Soller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-023-01830-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04287573v1</w:t>
+                <w:t xml:space="preserve">hal-04746534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous vocal coordination of vocalizations to water noise in rooks ( Corvus frugilegus ): An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlan Tomasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ravignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie van Meyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.e9791. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both sheep and goats can solve inferential by exclusion tasks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cognitive flexibility in a Tanganyikan bower-building cichlid, Aulonocranus dewindti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlan Tomasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midori Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (6), pp.1631-1644. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 26, pp.1959-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-023-01830-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-022-01656-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03753254v1</w:t>
+                <w:t xml:space="preserve">hal-04287573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rookognise: Acoustic detection and identification of individual rooks in field recordings using multi-task neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.101818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-human primates use combined rules when deciding under ambiguity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both sheep and goats can solve inferential by exclusion tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Marco</w:t>
+                <w:t xml:space="preserve">Josselin Duffrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ngoubangoye</w:t>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Call</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (1819), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (6), pp.1631-1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-022-01656-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426973v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaner fish and other wrasse match primates in their ability to delay gratification</w:t>
+                <w:t xml:space="preserve">Non-human primates use combined rules when deciding under ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Aellen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+                <w:t xml:space="preserve">A. Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouan Bshary</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M-H. Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1819), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426955v1</w:t>
+                <w:t xml:space="preserve">hal-03426973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corvids avoid odd evaluation by following simple rules in a risky exchange task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cleaner fish and other wrasse match primates in their ability to delay gratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Aellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia A. F. Wascher</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan Bshary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.125 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2021.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627436v1</w:t>
+                <w:t xml:space="preserve">hal-03426955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why preen others? Predictors of allopreening in parrots and corvids and comparisons to grooming in great apes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+                <w:t xml:space="preserve">Alejandra Morales Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste M P von Bayern</w:t>
+                <w:t xml:space="preserve">Roger Mundry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. Auersperg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily R. Boeving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (2), pp.207-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040371v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why preen others? Predictors of allopreening in parrots and corvids and comparisons to grooming in great apes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice M. Auersperg</w:t>
+                <w:t xml:space="preserve">Corvids avoid odd evaluation by following simple rules in a risky exchange task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily R. Boeving</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia A. F. Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 126 (2), pp.207-228. </w:t>
+              <w:t xml:space="preserve">, 2020, 126 (2), pp.153 - 164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.12994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421618v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crows and common ravens do not reciprocally exchange tokens with a conspecific to gain food rewards</w:t>
+                <w:t xml:space="preserve">Social learning in great white pelicans (Pelecanus onocrotalus): A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Wascher</w:t>
+                <w:t xml:space="preserve">Samara Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Feider</w:t>
+                <w:t xml:space="preserve">Genyffer Troina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bailly-Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste M P von Bayern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12970⟩</w:t>
+              <w:t xml:space="preserve">Learning and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.344-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13420-019-00404-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395404v2</w:t>
+                <w:t xml:space="preserve">hal-03040371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict management in rooks (Corvus frugilegus): Victims do not display post-conflict affiliation but avoid their former aggressor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Crows and common ravens do not reciprocally exchange tokens with a conspecific to gain food rewards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Feider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104198⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (2), pp.278 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040383v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkeys (Sapajus apella and Macaca tonkeana) and great apes (Gorilla gorilla, Pongo abelii, Pan paniscus, and Pan troglodytes) play for the highest bid.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflict management in rooks (Corvus frugilegus): Victims do not display post-conflict affiliation but avoid their former aggressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/com0000153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347252v1</w:t>
+                <w:t xml:space="preserve">hal-03040383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual signature in the most common and context-independent call of the Rook (Corvus frugilegus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131 (2), pp.373-381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1676/18-41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extraordinary Nature of Barney's Drumming: A Complementary Study of Ordinary Noise Making in Chimpanzees</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monkeys (Sapajus apella and Macaca tonkeana) and great apes (Gorilla gorilla, Pongo abelii, Pan paniscus, and Pan troglodytes) play for the highest bid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (3), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/com0000153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395478v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not much ado about something: behavioural mechanisms of pair bond separation and formation in long-term pairing rooks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+                <w:t xml:space="preserve">The Extraordinary Nature of Barney's Drumming: A Complementary Study of Ordinary Noise Making in Chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sterck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11956860.2017.1414671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089179v1</w:t>
+                <w:t xml:space="preserve">hal-02395478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding beyond the pair in a monogamous bird: impact on social structure in adult rooks (Corvus frugilegus)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Not much ado about something: behavioural mechanisms of pair bond separation and formation in long-term pairing rooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmyre Boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003372⟩</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (1), pp.71-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2017.1414671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356167v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal network analysis of social dynamics in rooks Corvus frugilegus: repeated group modifications do not affect social network in captive rooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cz/zow083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences about food location in three cercopithecine species: an insight into the socioecological cognition of primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bonding beyond the pair in a monogamous bird: impact on social structure in adult rooks (Corvus frugilegus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmyre H. Boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène M. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0848-2⟩</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (8), pp.897-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120342v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzee drumming: a spontaneous performance with characteristics of human musical drumming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inferences about food location in three cercopithecine species: an insight into the socioecological cognition of primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Herrenschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth H. M. Sterck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep11320⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.821-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0848-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171832v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chimpanzee drumming: a spontaneous performance with characteristics of human musical drumming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth H. M. Sterck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.11320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep11320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101624v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making under risk of loss in children</w:t>
+                <w:t xml:space="preserve">To bet or not to bet? Decision-making under risk in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Steelandt</w:t>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J. Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.141-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-014-9202-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776089v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children base their investment on calculated pay-off.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Decision-making under risk of loss in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Steelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033239⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8, pp.e52316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687234v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of children to delay gratification in an exchange task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Are monkeys able to plan for future exchange?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.11.009⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (5), pp.783-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-012-0502-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648181v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
+                <w:t xml:space="preserve">Children base their investment on calculated pay-off.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Steelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00627029v1</w:t>
+                <w:t xml:space="preserve">hal-00687234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrion Crows Cannot Overcome Impulsive Choice in a Quantitative Exchange Task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
+                <w:t xml:space="preserve">The ability of children to delay gratification in an exchange task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Steelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122, pp.416-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2011.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02395619v1</w:t>
+                <w:t xml:space="preserve">hal-00648181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrion crows cannot overcome impulsive choice in a quantitative exchange task.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia a F Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00118⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691507v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are monkeys able to plan for future exchange?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+                <w:t xml:space="preserve">Carrion Crows Cannot Overcome Impulsive Choice in a Quantitative Exchange Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia a F Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-012-0502-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00750709v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of moving to a novel environment on social networks, activity and wellbeing in two new world primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Carrion crows cannot overcome impulsive choice in a quantitative exchange task.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia a F Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H.M. Buchanan-Smith</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajp.20943⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.art. 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02395627v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiting for more: the performance of domestic dogs (Canis familiaris) on exchange tasks.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufour</w:t>
+                <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wascher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-011-0437-y⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00617560v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Monkeys Make Investments Based on Maximized Pay-off?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Steelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.e17801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0017801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees (Pan troglodytes) fail a what-where-when task but find rewards by using a location-based association strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth H. M. Sterck</w:t>
+                <w:t xml:space="preserve">The impact of moving to a novel environment on social networks, activity and wellbeing in two new world primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Whiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Buchanan-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016593⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 73 (8), pp.802-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567634v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Waiting for more: the performance of domestic dogs (Canis familiaris) on exchange tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca J Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah-Jane Vick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Primatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-011-0437-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530229v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corvids can decide if a future exchange is worth waiting for</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bugnyar</w:t>
+                <w:t xml:space="preserve">Chimpanzees (Pan troglodytes) fail a what-where-when task but find rewards by using a location-based association strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marusha Dekleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berry M. Spruijt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth H. M. Sterck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2011.0726⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395848v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living together: behavior and welfare in single and mixed species groups of capuchin ( Cebus apella ) and squirrel monkeys ( Saimiri sciureus )</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hannah Buchanan-Smith</w:t>
+                <w:t xml:space="preserve">Delay maintenance in Tonkean macaques (Macaca tonkeana) and brown capuchin monkeys (Cebus apella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valã©rie Dufour</w:t>
+                <w:t xml:space="preserve">Jérôme Micheletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Macdonald</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Uhlrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 72 (1), pp.33-47. </w:t>
+              <w:t xml:space="preserve">International Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.149-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.20748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10764-010-9446-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395637v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of monkey faces by monkey experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Micheletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28, pp.231-238. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.263-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10164-009-0174-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440422v1</w:t>
+                <w:t xml:space="preserve">hal-00439625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Living together: behavior and welfare in single and mixed species groups of capuchin ( Cebus apella ) and squirrel monkeys ( Saimiri sciureus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Buchanan-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valã©rie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (1), pp.33-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.20748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487254v1</w:t>
+                <w:t xml:space="preserve">hal-02395637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-tailed macaques display unexpected waiting abilities in exchange tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recognition of monkey faces by monkey experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-009-0264-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10164-009-0174-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439625v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Monkeys fail to reciprocate in an exchange task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-010-0325-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439623v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Token transfers among great apes (Gorilla gorilla, Pongo pygmaeus, Pan paniscus, and Pan troglodytes): species differences, gestural requests, and reciprocal exchange.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Call</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Call</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 123 (4), pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0017253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439637v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimpanzees fail to plan in an exchange task but succeed in a tool-using procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E.H.M. Sterck</w:t>
+                <w:t xml:space="preserve">Calculated reciprocity after all: computation behind token transfers in orang-utans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Call</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.172-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2008.0644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02395642v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First test, then judge future-oriented behaviour in animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Chimpanzees fail to plan in an exchange task but succeed in a tool-using procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H.M. Sterck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X07002191⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395649v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-exchange with humans in brown capuchin monkeys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">First test, then judge future-oriented behaviour in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sterck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10329-005-0132-1⟩</w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.333-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X07002191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02395712v1</w:t>
+                <w:t xml:space="preserve">hal-02395649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Food-exchange with humans in brown capuchin monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Thierry</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Uhlrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t>
+              <w:t xml:space="preserve">Primates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10329-005-0132-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395707v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accepting loss: the temporal limits of reciprocity in brown capuchin monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ramseyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 273 (1583), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the species-specificity of face recognition in human adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P. Coleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pascalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6106,245 +6240,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage social chez les petits ruminants (chèvre et mouton) dans une tâche de diffusion par chaîne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.45-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moutons et les chèvres peuvent résoudre des tâches inférentielles par exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Duffrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR PRC; IRBI, May 2023, Tours, France. pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6354,147 +6488,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognition animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Darmaillacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Avarguès-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 240p, 2018, 9782100770748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6504,210 +6638,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Todd M. Freeberg; Amanda R. Ridley; Patrizia d’Ettorre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge International Handbook of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 21, Routledge, 11 p., 2022, 9780367546045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003091868-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISK-TAKING IN CHILDREN AND PRIMATES IN A COMPARABLE FOOD GAMBLING GAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Broihanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra M. Columbus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Psychology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-53613-948-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6717,161 +6851,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsung Songbirds: Advances in the Study of Corvid Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Baglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bugnyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Canestrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7018,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cornero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Danby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daunay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nervet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123331" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405101v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Cornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Tomasek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Soller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Stark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01830-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Boucherie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9791" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Broihanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Marco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Aellen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. F. Wascher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Morales Picard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Auersperg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Boeving" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre H. Boucherie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395404v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Feider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12970" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104198" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/18-41" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sterck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089179v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2017.1414671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003372" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H. M. Sterck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0848-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Steelandt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052316" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687234v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033239" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.11.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MZ2JN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627029v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia a F Wascher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Braun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Miller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0726" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00118" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395627v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whiten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Buchanan-Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20943" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z7HW2W4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Leonardi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Vick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0437-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC7W7X05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017801" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marusha Dekleva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han de Vries" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry M. Spruijt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016593" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Leonardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buchanan-Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#227;&#169;rie Dufour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macdonald" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20748" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX4Z5T5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-009-0174-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66Q8XTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Sterck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVR8JG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395649v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07002191" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XCGKRKMN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Drapier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-005-0132-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D76077CD03700F65518F24FACB04F555CB396A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868-25" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novapublishers.org/catalog/product_info.php?products_id=64956" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05620099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S&#225;nchez-Amaro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Ebel van Wijk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Molenaar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akzira Abuova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Mujica-Manrique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07191-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cornero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Danby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daunay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nervet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Amari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca M Cornero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola S Clayton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Tomasek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Soller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ravignani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre Boucherie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie van Meyel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9791" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midori Stark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-023-01830-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Duffrene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-022-01656-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Broihanne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ngoubangoye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Call" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0672" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Aellen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Bshary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2021.04.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Morales Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mundry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. Auersperg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily R. Boeving" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmyre H. Boucherie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12999" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627436v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. F. Wascher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12994" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Danel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyffer Troina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bailly-Bechet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-019-00404-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395404v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wascher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Feider" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bugnyar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pontier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104198" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1676/18-41" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gayet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sterck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2017.1414671" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sosa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow083" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356167v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003372" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herrenschmidt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna de Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H. M. Sterck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0848-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Broihanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-014-9202-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Steelandt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052316" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750709v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-012-0502-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RK0MCQVQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033239" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2011.11.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18MZ2JN9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627029v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia a F Wascher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Braun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Miller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2011.0726" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395619v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017801" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395627v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sueur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whiten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Buchanan-Smith" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20943" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Z7HW2W4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Leonardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Vick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0437-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PC7W7X05-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marusha Dekleva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han de Vries" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berry M. Spruijt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016593" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Micheletta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Uhlrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9446-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSBVB81G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-009-0264-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6PMN7M64-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Leonardi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Buchanan-Smith" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#227;&#169;rie Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Macdonald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.20748" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JX4Z5T5C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440422v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-009-0174-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-66Q8XTS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-010-0325-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C00T2ZMN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439623v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0017253" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neumann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2008.0644" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Sterck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGVR8JG4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395649v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X07002191" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-XCGKRKMN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Drapier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10329-005-0132-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D76077CD03700F65518F24FACB04F555CB396A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ramseyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chauvin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Thierry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3300" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395823v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Coleman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Campbell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascalis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285625v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939788v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Darmaillacq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Avargu&#232;s-Weber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duboscq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852708v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868-25" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novapublishers.org/catalog/product_info.php?products_id=64956" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Baglione" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Canestrari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clark" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>