--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Erlich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0260-4293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035801301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie.Erlich@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich est maître de conférences en Sociologie à l'Université Côte d'Azur et chercheure associée à l'URMIS (Unité de recherche Migrations et société - Université côte d'Azur, Paris Cité, IRD, CNRS). Elle est co-responsable du groupe de Recherche &amp;quot;Education, jeunesse, altérité&amp;quot; à l'URMIS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle est également rattachée au Laboratoire interdisciplinaire de recherche sur l'enseignement supérieur (LIRES) à l'Université de Montréal.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2024, Valérie Erlich est coordonnatrice et chercheure principale du programme international de recherche VIRMOBS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Mobilities of Internationl Sudents : towards a new model for the internationalisation of higher education ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028), lauréat de l'Open Research Area for the Social Sciences (ORA8), financé par l'Agence Nationale de Recherche (ANR, France) au titre du projet ANR-25-ORA8-007, du Conseil de Recherche en Sciences humaines et sociales (SSHRC, Canada) et de l'Economic and Social Research Council (ESRC, UK). Equipes de recherche : en France (URMIS, Université Côte d’Azur ; Mesopolhis, Université Aix-Marseille), au Royaume-Uni (University of Bath, University of Surrey, University of Oxford) ; au Canada (Université de Montreal, TELUQ Québec, LIRES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich a remporté le 1er prix pour sa thèse de doctorat dans le cadre du concours national de l'Observatoire de la vie étudiante (OVE) en 1998.Elle a acquis une vaste expérience sur les conditions de vie et d'étude des étudiants en tant que membre du comité de pilotage de l'OVE national (2007-2012) et en tant que directrice de l'OVE à l'Université de Nice (1999-2007). Elle a dirigé des enquêtes quantitatives et qualitatives, publié des travaux scientifiques dont un ouvrage de référence sur les transformations des publics étudiants (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998) et un ouvrage sur la mobilité étudiante en Europe (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich étudie les mutations contemporaines de l'enseignement supérieur et des mondes étudiants en France depuis plus de 25 ans.Ses recherches s’articulent principalement autour de 2 axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction des identités étudiantes, des inégalités et des processus d'exclusion dans l’enseignement supérieur français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mobilités pour études et l’internationalisation de l’enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié en 2024 et 2025 :Valérie Erlich, Célia Nguyen. « Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli. Revue Française de Science Politique, 2025, n° 75 (2), pp.351-373.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore, M., Bettahar, Y., Erlich, V., Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest, Introduction et coordination du Dossier thématique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1, n°12, p. 5-22.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore M., Bertrand J.-B., Erlich V., « Bienvenue en France ? Conditions inégales de vie matérielles et sociales des doctorant.es en mobilité internationale », Agora débats/jeunesses, Dossier : « Les études… et à côté ? Les modes de vie des étudiant.es », 2024/1, n°96, p.  131-147. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&ref=doi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux de la discipline  sociologique (Portail L1 Sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grands courants de la Sociologie (L1 Sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inégalités sociales et économique (L1 Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Sociologie (CPES - L1 cycle pluridisciplinaire d'études supérieures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête par questionnaire (L2 sociologie et double licence Socologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l'éducation (L3 sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête quantitative et qualitative (Master 1 Sciences sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 1998, Références Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, un groupe social en mutation : étude des transformations de la population étudiante française et de ses modes de vie (1960-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice - Sophia Antipolis, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance et hybride : de nouveaux rapports aux études supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 à 98, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités internationales des étudiants français : quelles évolutions depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant avant et pendant la crise sanitaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SONOYAMA D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme de l'enseignement supérieur et orientation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Akashishoten, pp.227-252, 2021, ISBN978-4-7503-5172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences de discriminations dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Primon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Giret; Feres Belghith; Elise Tenret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes. L'enquête Conditions de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 81-95, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilités internationales inégalitaires. Les effets de composition par filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. enquêtes conditions de vie 2010 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition des années 1970-1980 : un monde étudiant renouvelé, une université inadaptée dans un contexte de récession économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étudiants en France. Histoire et sociologie d’une nouvelle jeunesse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 69-123, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants : question d’identité(s), question d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question identitaire dans le travail et la formation. Contribution de la recherche, état des pratiques et étude bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 347-362, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouvellement du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur les jeunes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL/INJEP, pp. 43-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants « expatriés » versus étudiants « résidents ». Profils et logiques migratoires des étudiants maghrébins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 55-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité étudiante : particularités et contrastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique : François Dubet, Olivier Galland, Eric Deschavanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, PUF, pp.121-140, 2004, Comprendre - Revue de philosophie et de sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée et manières d'étudier dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Blöss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectique des rapports hommes-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.89-101, 2001, Le Sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 75 (2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.752.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bienvenue » en France ? Conditions inégales de vie matérielles et sociales des doctorant·e·s en mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 96 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.096.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04445409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’enseignement supérieur à Singapour : un modèle élitiste à la croisée des « mondes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.107-129. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094550ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple torsion des mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 (88), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.088.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des étudiants, entre convergences et divergences ou les contradictions de l’internationalisation de l’enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nouveaux étudiants, nouveaux parcours ?, 26, pp.71 - 71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.026.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Students. The Studies and Social Life of French University Students in a context of Mass Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.485-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l'écrit des étudiants de première année d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'appoint, travail régulier ou études à temps complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée dans la vie étudiante. Socialisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coridian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 136, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers Insertion, Education et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 115, pp.93-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs de la sélection universitaire : les bacheliers technologiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (4), pp.747-775. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants de première année de DEUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du CIES (Centre d'Initiation à l'enseignement supérieur et à la recherche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes en Europe. Des inégalités renforcées face aux défis de l’internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et d'études des étudiants de l'Université de Nice-Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers à l'Université de Nice-Sophia Antipolis. Parcours et adaptations à la vie sociale et universitaite, Volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers de l'Université de Nice Sophia Antipolis, Volet quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vollenweider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Erlich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0260-4293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035801301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie.Erlich@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich est maître de conférences en Sociologie à l'Université Côte d'Azur et chercheure associée à l'URMIS (Unité de recherche Migrations et société - Université côte d'Azur, Paris Cité, IRD, CNRS). Elle est co-responsable du groupe de Recherche &amp;quot;Education, jeunesse, altérité&amp;quot; à l'URMIS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle est également rattachée au Laboratoire interdisciplinaire de recherche sur l'enseignement supérieur (LIRES) à l'Université de Montréal.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2024, Valérie Erlich est coordonnatrice et chercheure principale du programme international de recherche VIRMOBS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Mobilities of Internationl Sudents : towards a new model for the internationalisation of higher education ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028), lauréat de l'Open Research Area for the Social Sciences (ORA8), financé par l'Agence Nationale de Recherche (ANR, France) au titre du projet ANR-25-ORA8-007, du Conseil de Recherche en Sciences humaines et sociales (SSHRC, Canada) et de l'Economic and Social Research Council (ESRC, UK). Equipes de recherche : en France (URMIS, Université Côte d’Azur ; Mesopolhis, Université Aix-Marseille), au Royaume-Uni (University of Bath, University of Surrey, University of Oxford) ; au Canada (Université de Montreal, TELUQ Québec, LIRES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich a remporté le 1er prix pour sa thèse de doctorat dans le cadre du concours national de l'Observatoire de la vie étudiante (OVE) en 1998.Elle a acquis une vaste expérience sur les conditions de vie et d'étude des étudiants en tant que membre du comité de pilotage de l'OVE national (2007-2012) et en tant que directrice de l'OVE à l'Université de Nice (1999-2007). Elle a dirigé des enquêtes quantitatives et qualitatives, publié des travaux scientifiques dont un ouvrage de référence sur les transformations des publics étudiants (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998) et un ouvrage sur la mobilité étudiante en Europe (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich étudie les mutations contemporaines de l'enseignement supérieur et des mondes étudiants en France depuis plus de 25 ans.Ses recherches s’articulent principalement autour de 2 axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction des identités étudiantes, des inégalités et des processus d'exclusion dans l’enseignement supérieur français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mobilités pour études et l’internationalisation de l’enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié en 2024 et 2025 :Valérie Erlich, Célia Nguyen. « Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli. Revue Française de Science Politique, 2025, n° 75 (2), pp.351-373.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore, M., Bettahar, Y., Erlich, V., Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest, Introduction et coordination du Dossier thématique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1, n°12, p. 5-22.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore M., Bertrand J.-B., Erlich V., « Bienvenue en France ? Conditions inégales de vie matérielles et sociales des doctorant.es en mobilité internationale », Agora débats/jeunesses, Dossier : « Les études… et à côté ? Les modes de vie des étudiant.es », 2024/1, n°96, p.  131-147. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&ref=doi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux de la discipline  sociologique (Portail L1 Sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grands courants de la Sociologie (L1 Sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inégalités sociales et économique (L1 Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Sociologie (CPES - L1 cycle pluridisciplinaire d'études supérieures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête par questionnaire (L2 sociologie et double licence Socologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l'éducation (L3 sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête quantitative et qualitative (Master 1 Sciences sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 1998, Références Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, un groupe social en mutation : étude des transformations de la population étudiante française et de ses modes de vie (1960-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice - Sophia Antipolis, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance et hybride : de nouveaux rapports aux études supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 à 98, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités internationales des étudiants français : quelles évolutions depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant avant et pendant la crise sanitaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SONOYAMA D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme de l'enseignement supérieur et orientation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Akashishoten, pp.227-252, 2021, ISBN978-4-7503-5172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences de discriminations dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Primon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Giret; Feres Belghith; Elise Tenret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes. L'enquête Conditions de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 81-95, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilités internationales inégalitaires. Les effets de composition par filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. enquêtes conditions de vie 2010 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition des années 1970-1980 : un monde étudiant renouvelé, une université inadaptée dans un contexte de récession économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étudiants en France. Histoire et sociologie d’une nouvelle jeunesse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 69-123, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants : question d’identité(s), question d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question identitaire dans le travail et la formation. Contribution de la recherche, état des pratiques et étude bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 347-362, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouvellement du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur les jeunes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL/INJEP, pp. 43-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants « expatriés » versus étudiants « résidents ». Profils et logiques migratoires des étudiants maghrébins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 55-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité étudiante : particularités et contrastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique : François Dubet, Olivier Galland, Eric Deschavanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, PUF, pp.121-140, 2004, Comprendre - Revue de philosophie et de sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée et manières d'étudier dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Blöss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectique des rapports hommes-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.89-101, 2001, Le Sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 75 (2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.752.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bienvenue » en France ? Conditions inégales de vie matérielles et sociales des doctorant·e·s en mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 96 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.096.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04445409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’enseignement supérieur à Singapour : un modèle élitiste à la croisée des « mondes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.107-129. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094550ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple torsion des mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 (88), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.088.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des étudiants, entre convergences et divergences ou les contradictions de l’internationalisation de l’enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nouveaux étudiants, nouveaux parcours ?, 26, pp.71 - 71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.026.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l'écrit des étudiants de première année d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Students. The Studies and Social Life of French University Students in a context of Mass Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.485-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'appoint, travail régulier ou études à temps complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée dans la vie étudiante. Socialisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coridian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 136, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers Insertion, Education et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 115, pp.93-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs de la sélection universitaire : les bacheliers technologiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (4), pp.747-775. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants de première année de DEUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du CIES (Centre d'Initiation à l'enseignement supérieur et à la recherche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes en Europe. Des inégalités renforcées face aux défis de l’internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et d'études des étudiants de l'Université de Nice-Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers à l'Université de Nice-Sophia Antipolis. Parcours et adaptations à la vie sociale et universitaite, Volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers de l'Université de Nice Sophia Antipolis, Volet quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vollenweider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27F55654"/>
+    <w:nsid w:val="68734985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25CF2784"/>
+    <w:nsid w:val="C03DC5F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02F2D85A"/>
+    <w:nsid w:val="CF29A160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-erlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0260-4293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Valerie.Erlich@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&amp;ref=doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04357618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094550ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.026.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coridian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vollenweider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-erlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0260-4293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Valerie.Erlich@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&amp;ref=doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04357618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094550ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.026.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coridian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vollenweider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>