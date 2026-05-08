--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Erlich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0260-4293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035801301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie.Erlich@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich est maître de conférences en Sociologie à l'Université Côte d'Azur et chercheure associée à l'URMIS (Unité de recherche Migrations et société - Université côte d'Azur, Paris Cité, IRD, CNRS). Elle est co-responsable du groupe de Recherche &amp;quot;Education, jeunesse, altérité&amp;quot; à l'URMIS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle est également rattachée au Laboratoire interdisciplinaire de recherche sur l'enseignement supérieur (LIRES) à l'Université de Montréal.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2024, Valérie Erlich est coordonnatrice et chercheure principale du programme international de recherche VIRMOBS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Mobilities of Internationl Sudents : towards a new model for the internationalisation of higher education ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028), lauréat de l'Open Research Area for the Social Sciences (ORA8), financé par l'Agence Nationale de Recherche (ANR, France) au titre du projet ANR-25-ORA8-007, du Conseil de Recherche en Sciences humaines et sociales (SSHRC, Canada) et de l'Economic and Social Research Council (ESRC, UK). Equipes de recherche : en France (URMIS, Université Côte d’Azur ; Mesopolhis, Université Aix-Marseille), au Royaume-Uni (University of Bath, University of Surrey, University of Oxford) ; au Canada (Université de Montreal, TELUQ Québec, LIRES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich a remporté le 1er prix pour sa thèse de doctorat dans le cadre du concours national de l'Observatoire de la vie étudiante (OVE) en 1998.Elle a acquis une vaste expérience sur les conditions de vie et d'étude des étudiants en tant que membre du comité de pilotage de l'OVE national (2007-2012) et en tant que directrice de l'OVE à l'Université de Nice (1999-2007). Elle a dirigé des enquêtes quantitatives et qualitatives, publié des travaux scientifiques dont un ouvrage de référence sur les transformations des publics étudiants (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998) et un ouvrage sur la mobilité étudiante en Europe (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich étudie les mutations contemporaines de l'enseignement supérieur et des mondes étudiants en France depuis plus de 25 ans.Ses recherches s’articulent principalement autour de 2 axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction des identités étudiantes, des inégalités et des processus d'exclusion dans l’enseignement supérieur français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mobilités pour études et l’internationalisation de l’enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié en 2024 et 2025 :Valérie Erlich, Célia Nguyen. « Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli. Revue Française de Science Politique, 2025, n° 75 (2), pp.351-373.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore, M., Bettahar, Y., Erlich, V., Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest, Introduction et coordination du Dossier thématique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1, n°12, p. 5-22.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore M., Bertrand J.-B., Erlich V., « Bienvenue en France ? Conditions inégales de vie matérielles et sociales des doctorant.es en mobilité internationale », Agora débats/jeunesses, Dossier : « Les études… et à côté ? Les modes de vie des étudiant.es », 2024/1, n°96, p.  131-147. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&ref=doi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux de la discipline  sociologique (Portail L1 Sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grands courants de la Sociologie (L1 Sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inégalités sociales et économique (L1 Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Sociologie (CPES - L1 cycle pluridisciplinaire d'études supérieures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête par questionnaire (L2 sociologie et double licence Socologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l'éducation (L3 sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête quantitative et qualitative (Master 1 Sciences sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 1998, Références Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, un groupe social en mutation : étude des transformations de la population étudiante française et de ses modes de vie (1960-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice - Sophia Antipolis, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance et hybride : de nouveaux rapports aux études supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 à 98, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités internationales des étudiants français : quelles évolutions depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant avant et pendant la crise sanitaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SONOYAMA D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme de l'enseignement supérieur et orientation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Akashishoten, pp.227-252, 2021, ISBN978-4-7503-5172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences de discriminations dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Primon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Giret; Feres Belghith; Elise Tenret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes. L'enquête Conditions de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 81-95, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilités internationales inégalitaires. Les effets de composition par filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. enquêtes conditions de vie 2010 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition des années 1970-1980 : un monde étudiant renouvelé, une université inadaptée dans un contexte de récession économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étudiants en France. Histoire et sociologie d’une nouvelle jeunesse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 69-123, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants : question d’identité(s), question d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question identitaire dans le travail et la formation. Contribution de la recherche, état des pratiques et étude bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 347-362, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouvellement du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur les jeunes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL/INJEP, pp. 43-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants « expatriés » versus étudiants « résidents ». Profils et logiques migratoires des étudiants maghrébins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 55-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité étudiante : particularités et contrastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique : François Dubet, Olivier Galland, Eric Deschavanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, PUF, pp.121-140, 2004, Comprendre - Revue de philosophie et de sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée et manières d'étudier dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Blöss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectique des rapports hommes-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.89-101, 2001, Le Sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 75 (2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.752.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bienvenue » en France ? Conditions inégales de vie matérielles et sociales des doctorant·e·s en mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 96 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.096.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04445409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’enseignement supérieur à Singapour : un modèle élitiste à la croisée des « mondes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.107-129. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094550ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple torsion des mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 (88), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.088.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des étudiants, entre convergences et divergences ou les contradictions de l’internationalisation de l’enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nouveaux étudiants, nouveaux parcours ?, 26, pp.71 - 71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.026.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l'écrit des étudiants de première année d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Students. The Studies and Social Life of French University Students in a context of Mass Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.485-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'appoint, travail régulier ou études à temps complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée dans la vie étudiante. Socialisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coridian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 136, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers Insertion, Education et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 115, pp.93-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs de la sélection universitaire : les bacheliers technologiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (4), pp.747-775. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants de première année de DEUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du CIES (Centre d'Initiation à l'enseignement supérieur et à la recherche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes en Europe. Des inégalités renforcées face aux défis de l’internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et d'études des étudiants de l'Université de Nice-Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers à l'Université de Nice-Sophia Antipolis. Parcours et adaptations à la vie sociale et universitaite, Volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers de l'Université de Nice Sophia Antipolis, Volet quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vollenweider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Erlich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0260-4293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035801301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie.Erlich@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich est maître de conférences en Sociologie à l'Université Côte d'Azur et chercheure associée à l'URMIS (Unité de recherche Migrations et société - Université côte d'Azur, Paris Cité, IRD, CNRS). Elle est co-responsable du groupe de Recherche &amp;quot;Education, jeunesse, altérité&amp;quot; à l'URMIS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle est également rattachée au Laboratoire interdisciplinaire de recherche sur l'enseignement supérieur (LIRES) à l'Université de Montréal.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2024, Valérie Erlich est coordonnatrice et chercheure principale du programme international de recherche VIRMOBS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Mobilities of Internationl Sudents : towards a new model for the internationalisation of higher education ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028), lauréat de l'Open Research Area for the Social Sciences (ORA8), financé par l'Agence Nationale de Recherche (ANR, France) au titre du projet ANR-25-ORA8-007, du Conseil de Recherche en Sciences humaines et sociales (SSHRC, Canada) et de l'Economic and Social Research Council (ESRC, UK). Equipes de recherche : en France (URMIS, Université Côte d’Azur ; Mesopolhis, Université Aix-Marseille), au Royaume-Uni (University of Bath, University of Surrey, University of Oxford) ; au Canada (Université de Montreal, TELUQ Québec, LIRES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich a remporté le 1er prix pour sa thèse de doctorat dans le cadre du concours national de l'Observatoire de la vie étudiante (OVE) en 1998.Elle a acquis une vaste expérience sur les conditions de vie et d'étude des étudiants en tant que membre du comité de pilotage de l'OVE national (2007-2012) et en tant que directrice de l'OVE à l'Université de Nice (1999-2007). Elle a dirigé des enquêtes quantitatives et qualitatives, publié des travaux scientifiques dont un ouvrage de référence sur les transformations des publics étudiants (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998) et un ouvrage sur la mobilité étudiante en Europe (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich étudie les mutations contemporaines de l'enseignement supérieur et des mondes étudiants en France depuis plus de 25 ans.Ses recherches s’articulent principalement autour de 2 axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction des identités étudiantes, des inégalités et des processus d'exclusion dans l’enseignement supérieur français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mobilités pour études et l’internationalisation de l’enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié en 2024 et 2025 :Valérie Erlich, Célia Nguyen. « Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli. Revue Française de Science Politique, 2025, n° 75 (2), pp.351-373.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore, M., Bettahar, Y., Erlich, V., Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest, Introduction et coordination du Dossier thématique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1, n°12, p. 5-22.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore M., Bertrand J.-B., Erlich V., « Bienvenue en France ? Conditions inégales de vie matérielles et sociales des doctorant.es en mobilité internationale », Agora débats/jeunesses, Dossier : « Les études… et à côté ? Les modes de vie des étudiant.es », 2024/1, n°96, p.  131-147. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&ref=doi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux de la discipline  sociologique (Portail L1 Sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grands courants de la Sociologie (L1 Sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inégalités sociales et économique (L1 Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Sociologie (CPES - L1 cycle pluridisciplinaire d'études supérieures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête par questionnaire (L2 sociologie et double licence Socologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l'éducation (L3 sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête quantitative et qualitative (Master 1 Sciences sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 1998, Références Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, un groupe social en mutation : étude des transformations de la population étudiante française et de ses modes de vie (1960-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice - Sophia Antipolis, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance et hybride : de nouveaux rapports aux études supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 à 98, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités internationales des étudiants français : quelles évolutions depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant avant et pendant la crise sanitaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SONOYAMA D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme de l'enseignement supérieur et orientation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Akashishoten, pp.227-252, 2021, ISBN978-4-7503-5172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences de discriminations dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Primon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Giret; Feres Belghith; Elise Tenret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes. L'enquête Conditions de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 81-95, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilités internationales inégalitaires. Les effets de composition par filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. enquêtes conditions de vie 2010 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition des années 1970-1980 : un monde étudiant renouvelé, une université inadaptée dans un contexte de récession économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étudiants en France. Histoire et sociologie d’une nouvelle jeunesse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 69-123, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants : question d’identité(s), question d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question identitaire dans le travail et la formation. Contribution de la recherche, état des pratiques et étude bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 347-362, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouvellement du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur les jeunes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL/INJEP, pp. 43-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants « expatriés » versus étudiants « résidents ». Profils et logiques migratoires des étudiants maghrébins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 55-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité étudiante : particularités et contrastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique : François Dubet, Olivier Galland, Eric Deschavanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, PUF, pp.121-140, 2004, Comprendre - Revue de philosophie et de sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée et manières d'étudier dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Blöss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectique des rapports hommes-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.89-101, 2001, Le Sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 75 (2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.752.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bienvenue » en France ? Conditions inégales de vie matérielles et sociales des doctorant·e·s en mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 96 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.096.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04445409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’enseignement supérieur à Singapour : un modèle élitiste à la croisée des « mondes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.107-129. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094550ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple torsion des mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 (88), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.088.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des étudiants, entre convergences et divergences ou les contradictions de l’internationalisation de l’enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nouveaux étudiants, nouveaux parcours ?, 26, pp.71 - 71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.026.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Students. The Studies and Social Life of French University Students in a context of Mass Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.485-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l'écrit des étudiants de première année d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'appoint, travail régulier ou études à temps complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée dans la vie étudiante. Socialisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coridian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 136, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers Insertion, Education et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 115, pp.93-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs de la sélection universitaire : les bacheliers technologiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (4), pp.747-775. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants de première année de DEUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du CIES (Centre d'Initiation à l'enseignement supérieur et à la recherche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes en Europe. Des inégalités renforcées face aux défis de l’internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et d'études des étudiants de l'Université de Nice-Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers à l'Université de Nice-Sophia Antipolis. Parcours et adaptations à la vie sociale et universitaite, Volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers de l'Université de Nice Sophia Antipolis, Volet quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vollenweider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68734985"/>
+    <w:nsid w:val="FF2F0861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C03DC5F3"/>
+    <w:nsid w:val="99A969E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CF29A160"/>
+    <w:nsid w:val="D1A738F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-erlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0260-4293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Valerie.Erlich@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&amp;ref=doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04357618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094550ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.026.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coridian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vollenweider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-erlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0260-4293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Valerie.Erlich@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&amp;ref=doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04357618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094550ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.026.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coridian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vollenweider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>