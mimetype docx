--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Erlich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0260-4293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035801301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie.Erlich@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich est maître de conférences en Sociologie à l'Université Côte d'Azur et chercheure associée à l'URMIS (Unité de recherche Migrations et société - Université côte d'Azur, Paris Cité, IRD, CNRS). Elle est co-responsable du groupe de Recherche &amp;quot;Education, jeunesse, altérité&amp;quot; à l'URMIS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle est également rattachée au Laboratoire interdisciplinaire de recherche sur l'enseignement supérieur (LIRES) à l'Université de Montréal.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2024, Valérie Erlich est coordonnatrice et chercheure principale du programme international de recherche VIRMOBS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Mobilities of Internationl Sudents : towards a new model for the internationalisation of higher education ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028), lauréat de l'Open Research Area for the Social Sciences (ORA8), financé par l'Agence Nationale de Recherche (ANR, France) au titre du projet ANR-25-ORA8-007, du Conseil de Recherche en Sciences humaines et sociales (SSHRC, Canada) et de l'Economic and Social Research Council (ESRC, UK). Equipes de recherche : en France (URMIS, Université Côte d’Azur ; Mesopolhis, Université Aix-Marseille), au Royaume-Uni (University of Bath, University of Surrey, University of Oxford) ; au Canada (Université de Montreal, TELUQ Québec, LIRES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich a remporté le 1er prix pour sa thèse de doctorat dans le cadre du concours national de l'Observatoire de la vie étudiante (OVE) en 1998.Elle a acquis une vaste expérience sur les conditions de vie et d'étude des étudiants en tant que membre du comité de pilotage de l'OVE national (2007-2012) et en tant que directrice de l'OVE à l'Université de Nice (1999-2007). Elle a dirigé des enquêtes quantitatives et qualitatives, publié des travaux scientifiques dont un ouvrage de référence sur les transformations des publics étudiants (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998) et un ouvrage sur la mobilité étudiante en Europe (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich étudie les mutations contemporaines de l'enseignement supérieur et des mondes étudiants en France depuis plus de 25 ans.Ses recherches s’articulent principalement autour de 2 axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction des identités étudiantes, des inégalités et des processus d'exclusion dans l’enseignement supérieur français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mobilités pour études et l’internationalisation de l’enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié en 2024 et 2025 :Valérie Erlich, Célia Nguyen. « Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli. Revue Française de Science Politique, 2025, n° 75 (2), pp.351-373.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore, M., Bettahar, Y., Erlich, V., Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest, Introduction et coordination du Dossier thématique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1, n°12, p. 5-22.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore M., Bertrand J.-B., Erlich V., « Bienvenue en France ? Conditions inégales de vie matérielles et sociales des doctorant.es en mobilité internationale », Agora débats/jeunesses, Dossier : « Les études… et à côté ? Les modes de vie des étudiant.es », 2024/1, n°96, p.  131-147. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&ref=doi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux de la discipline  sociologique (Portail L1 Sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grands courants de la Sociologie (L1 Sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inégalités sociales et économique (L1 Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Sociologie (CPES - L1 cycle pluridisciplinaire d'études supérieures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête par questionnaire (L2 sociologie et double licence Socologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l'éducation (L3 sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête quantitative et qualitative (Master 1 Sciences sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 1998, Références Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, un groupe social en mutation : étude des transformations de la population étudiante française et de ses modes de vie (1960-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice - Sophia Antipolis, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance et hybride : de nouveaux rapports aux études supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 à 98, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités internationales des étudiants français : quelles évolutions depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant avant et pendant la crise sanitaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SONOYAMA D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme de l'enseignement supérieur et orientation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Akashishoten, pp.227-252, 2021, ISBN978-4-7503-5172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences de discriminations dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Primon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Giret; Feres Belghith; Elise Tenret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes. L'enquête Conditions de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 81-95, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilités internationales inégalitaires. Les effets de composition par filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. enquêtes conditions de vie 2010 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition des années 1970-1980 : un monde étudiant renouvelé, une université inadaptée dans un contexte de récession économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étudiants en France. Histoire et sociologie d’une nouvelle jeunesse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 69-123, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants : question d’identité(s), question d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question identitaire dans le travail et la formation. Contribution de la recherche, état des pratiques et étude bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 347-362, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouvellement du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur les jeunes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL/INJEP, pp. 43-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants « expatriés » versus étudiants « résidents ». Profils et logiques migratoires des étudiants maghrébins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 55-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité étudiante : particularités et contrastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique : François Dubet, Olivier Galland, Eric Deschavanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, PUF, pp.121-140, 2004, Comprendre - Revue de philosophie et de sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée et manières d'étudier dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Blöss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectique des rapports hommes-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.89-101, 2001, Le Sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 75 (2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.752.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bienvenue » en France ? Conditions inégales de vie matérielles et sociales des doctorant·e·s en mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 96 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.096.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04445409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’enseignement supérieur à Singapour : un modèle élitiste à la croisée des « mondes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.107-129. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094550ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple torsion des mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 (88), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.088.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des étudiants, entre convergences et divergences ou les contradictions de l’internationalisation de l’enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nouveaux étudiants, nouveaux parcours ?, 26, pp.71 - 71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.026.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Students. The Studies and Social Life of French University Students in a context of Mass Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.485-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l'écrit des étudiants de première année d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'appoint, travail régulier ou études à temps complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée dans la vie étudiante. Socialisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coridian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 136, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers Insertion, Education et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 115, pp.93-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs de la sélection universitaire : les bacheliers technologiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (4), pp.747-775. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants de première année de DEUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du CIES (Centre d'Initiation à l'enseignement supérieur et à la recherche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes en Europe. Des inégalités renforcées face aux défis de l’internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et d'études des étudiants de l'Université de Nice-Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers à l'Université de Nice-Sophia Antipolis. Parcours et adaptations à la vie sociale et universitaite, Volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers de l'Université de Nice Sophia Antipolis, Volet quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vollenweider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Erlich </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Sociologie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-0260-4293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035801301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie.Erlich@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich est maître de conférences en Sociologie à l'Université Côte d'Azur et chercheure associée à l'URMIS (Unité de recherche Migrations et société - Université côte d'Azur, Paris Cité, IRD, CNRS). Elle est co-responsable du groupe de Recherche &amp;quot;Education, jeunesse, altérité&amp;quot; à l'URMIS.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elle est également rattachée au Laboratoire interdisciplinaire de recherche sur l'enseignement supérieur (LIRES) à l'Université de Montréal.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis novembre 2024, Valérie Erlich est coordonnatrice et chercheure principale du programme international de recherche VIRMOBS </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Mobilities of Internationl Sudents : towards a new model for the internationalisation of higher education ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025-2028), lauréat de l'Open Research Area for the Social Sciences (ORA8), financé par l'Agence Nationale de Recherche (ANR, France) au titre du projet ANR-25-ORA8-007, du Conseil de Recherche en Sciences humaines et sociales (SSHRC, Canada) et de l'Economic and Social Research Council (ESRC, UK). Equipes de recherche : en France (URMIS, Université Côte d’Azur ; Mesopolhis, Université Aix-Marseille), au Royaume-Uni (University of Bath, University of Surrey, University of Oxford) ; au Canada (Université de Montreal, TELUQ Québec, LIRES)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich a remporté le 1er prix pour sa thèse de doctorat dans le cadre du concours national de l'Observatoire de la vie étudiante (OVE) en 1998.Elle a acquis une vaste expérience sur les conditions de vie et d'étude des étudiants en tant que membre du comité de pilotage de l'OVE national (2007-2012) et en tant que directrice de l'OVE à l'Université de Nice (1999-2007). Elle a dirigé des enquêtes quantitatives et qualitatives, publié des travaux scientifiques dont un ouvrage de référence sur les transformations des publics étudiants (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998) et un ouvrage sur la mobilité étudiante en Europe (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Valérie Erlich étudie les mutations contemporaines de l'enseignement supérieur et des mondes étudiants en France depuis plus de 25 ans.Ses recherches s’articulent principalement autour de 2 axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La construction des identités étudiantes, des inégalités et des processus d'exclusion dans l’enseignement supérieur français</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les mobilités pour études et l’internationalisation de l’enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a publié en 2024 et 2025 :Valérie Erlich, Célia Nguyen. « Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli. Revue Française de Science Politique, 2025, n° 75 (2), pp.351-373.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore, M., Bettahar, Y., Erlich, V., Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest, Introduction et coordination du Dossier thématique, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/1, n°12, p. 5-22.</w:t></w:r><w:br/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ballatore M., Bertrand J.-B., Erlich V., « Bienvenue en France ? Conditions inégales de vie matérielles et sociales des doctorant.es en mobilité internationale », Agora débats/jeunesses, Dossier : « Les études… et à côté ? Les modes de vie des étudiant.es », 2024/1, n°96, p.  131-147. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&ref=doi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enjeux de la discipline  sociologique (Portail L1 Sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grands courants de la Sociologie (L1 Sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Inégalités sociales et économique (L1 Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Introduction à la Sociologie (CPES - L1 cycle pluridisciplinaire d'études supérieures)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête par questionnaire (L2 sociologie et double licence Socologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l'éducation (L3 sociologie et Double licence Sociologie-Economie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de l'enquête quantitative et qualitative (Master 1 Sciences sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux étudiants. Un groupe social en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 1998, Références Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants, un groupe social en mutation : étude des transformations de la population étudiante française et de ses modes de vie (1960-1994)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Nice - Sophia Antipolis, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04357618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement à distance et hybride : de nouveaux rapports aux études supérieures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dé)chiffrer les conditions de vie étudiantes. Des parcours académiques aux contraintes du quotidien.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 à 98, 2025, 978-2-11-174231-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités internationales des étudiants français : quelles évolutions depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre étudiant avant et pendant la crise sanitaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SONOYAMA D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme de l'enseignement supérieur et orientation en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 11, Akashishoten, pp.227-252, 2021, ISBN978-4-7503-5172-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences de discriminations dans l'enseignement supérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaël Brinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Primon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean François Giret; Feres Belghith; Elise Tenret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes. L'enquête Conditions de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 81-95, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03994933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilités internationales inégalitaires. Les effets de composition par filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes étudiants. enquêtes conditions de vie 2010 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 137-148, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition des années 1970-1980 : un monde étudiant renouvelé, une université inadaptée dans un contexte de récession économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étudiants en France. Histoire et sociologie d’une nouvelle jeunesse </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp. 69-123, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants : question d’identité(s), question d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question identitaire dans le travail et la formation. Contribution de la recherche, état des pratiques et étude bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp. 347-362, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouvellement du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur les jeunes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUL/INJEP, pp. 43-68, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants « expatriés » versus étudiants « résidents ». Profils et logiques migratoires des étudiants maghrébins en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation étudiante. Le Maghreb entre Nord et Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 55-78, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité étudiante : particularités et contrastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction scientifique : François Dubet, Olivier Galland, Eric Deschavanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les jeunes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, PUF, pp.121-140, 2004, Comprendre - Revue de philosophie et de sciences sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée et manières d'étudier dans l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Blöss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectique des rapports hommes-femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.89-101, 2001, Le Sociologue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que représente la France pour toi ? » Les étudiant.es et leurs rapports à la nation : entre ouverture et repli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 75 (2), pp.351-373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.752.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05321205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bienvenue » en France ? Conditions inégales de vie matérielles et sociales des doctorant·e·s en mobilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 96 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.096.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04445409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les mobilités étudiantes à l’épreuve des politiques d’internationalisation et des nouvelles dynamiques circulatoires mondiales. Regards croisés Sud/Nord/Est/Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Bettahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12(1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.012.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’internationalisation de l’enseignement supérieur à Singapour : un modèle élitiste à la croisée des « mondes » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Stef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.107-129. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1094550ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03964006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triple torsion des mobilités étudiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 (88), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.088.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités des étudiants, entre convergences et divergences ou les contradictions de l’internationalisation de l’enseignement supérieur en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1/2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture sociologique des parcours des étudiants français : entre segmentation et professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Verley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nouveaux étudiants, nouveaux parcours ?, 26, pp.71 - 71. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.026.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à l'écrit des étudiants de première année d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;New Students. The Studies and Social Life of French University Students in a context of Mass Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.485-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00083687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'appoint, travail régulier ou études à temps complet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 99, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrée dans la vie étudiante. Socialisation et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coridian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 136, pp.97-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les investissements des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers Insertion, Education et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 115, pp.93-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux acteurs de la sélection universitaire : les bacheliers technologiques en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blöss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (4), pp.747-775. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3322704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual mobilities and policy shift : preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hugoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVEGNO LE SFIDE DEL MEDITERRANEO PER L’EUROPA L’educazione al tempo della crisi: resilienza, discontinuità e nuove politiche educative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIS, Sep 2025, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants de première année de DEUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du CIES (Centre d'Initiation à l'enseignement supérieur et à la recherche)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités étudiantes en Europe. Des inégalités renforcées face aux défis de l’internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de vie et d'études des étudiants de l'Université de Nice-Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Galindo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers à l'Université de Nice-Sophia Antipolis. Parcours et adaptations à la vie sociale et universitaite, Volet qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants étrangers de l'Université de Nice Sophia Antipolis, Volet quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vollenweider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00084223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF2F0861"/>
+    <w:nsid w:val="BA3F0597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="99A969E9"/>
+    <w:nsid w:val="10844D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D1A738F9"/>
+    <w:nsid w:val="C5FC0B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-erlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0260-4293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Valerie.Erlich@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&amp;ref=doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04357618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094550ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.026.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coridian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vollenweider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-erlich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0260-4293" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035801301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Valerie.Erlich@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-revue-francaise-de-science-politique-2025-2-page-351?lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-journal-of-international-mobility-2024-1-page-5?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-agora-debats-jeunesses-2024-1-page-131?lang=fr&amp;ref=doi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04357618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/288355-etre-etudiant-avant-et-pendant-la-crise-sanitaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.752.0351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04445409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ballatore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0131" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Bettahar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.012.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094550ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.026.0071" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coridian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bl&#246;ss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3322704" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugoo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Galindo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084326v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucciardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vollenweider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>