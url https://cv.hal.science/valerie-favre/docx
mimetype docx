--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Favre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences en études anglophonesUniversité Paris 1 Panthéon-Sorbonne (ielle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département des langues de l’Université Paris 1 Panthéon-Sorbonne, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur·e</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en littérature anglophone</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de l’Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse : « Virginia Woolf et ses “petites sœurs” : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa postérité littéraire, critique et féministe dans l’espace atlantique anglophone des années soixante à nos jours ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 30 juin 2021, devant un jury composé de Catherine Bernard (présidente du jury), Nicolas Boileau (examinateur), Christine Planté (co-directrice de thèse), Frédéric Regard (rapporteur), Christine Reynier (rapporteure), Pascale Tollance (directrice de thèse).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique et nord-américaine des XXe et XXIe siècles ; études de réception et histoire littéraire et culturelle ; études féministes, queer et sur le genre ; Virginia Woolf et son héritage (Angleterre, États-Unis, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur – SAES (depuis 2017), de la Société d’Études Woolfiennes – SEW (depuis 2017), de la International Virginia Woolf Society – IVWS (depuis 2017), de la Société d’Études Anglaises Contemporaines – SEAC (depuis 2019), du Gender Studies Network au sein de la European Society for the Study of English – ESSE (depuis 2021), de la Société des Anglicistes sur les Femmes, le Sexe et le Genre – SAGEF (depuis 2022), et de la Feminist interModernist Association – FiMA (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département des langues, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département d’Études du Monde Anglophone, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant·e contractuel·le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2018-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e de diffusion de l’information scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 1853 LCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Études du Monde Anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Langues, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire & concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en littérature anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université de Lyon, thèse opérée par  l’Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire « Instruire, éduquer en milieu scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Externe d’Anglais, Option A : Littérature. Rang : 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master LCE Recherche en Études Anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise en Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Lettres-Langues (Anglais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Assez Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous-admissible au concours d’entrée de l’ENS LSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypokhâgne et Khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Lettres Modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Jean-Pierre Vernant, Sèvres (92)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Arts Plastiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Boissy d’Anglas, Annonay (07)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais LANSAD en licence et master SHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminisms: Theory & Politics » – niveau C2, orientation Philosophie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Dystopia: Literature, Culture, Society » – niveau C1 et C2, orientation Études culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Bird’s-Eye View » – niveau C1 et C2, orientation Sciences Humaines et Sociales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Great Speeches: Rhetoric, Society, Politics » – niveau C1 et C2, orientation Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais appliqué aux études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminist “Classics” » – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Press Review »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Research Workshop »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Littérature et idées » en Portail langues – L1 premier semestre, parcours LEA & parcours LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature américaine en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire & Phonologie en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morphosyntaxe en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la Version en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation au Thème en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L3 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages intensifs d'Anglais pour non-spécialistes : L3, niveau B1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History: Rethinking (Literary) History with Virginia Woolf’s A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141gn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Thinking Back Through our Mothers” / Thinking our Mothers Through: Non-Patrilineal and Feminist Modes of Transmission after Virginia Woolf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Is Not Born, But Rather Becomes a Feminist Woolf Scholar: On Virginia Woolf, Feminist Literary Criticism, and French Woolf Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial, and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Framing the Madwoman in the River? The Questions of Virginia Woolf’s “Madness” and Suicide in Her Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woolf Studies Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard sous la plume de Virginia Woolf, et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04110903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Token Woman of 1922? Virginia Woolf and the Gendered Battles of Anglo-American Modernist Criticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (3), pp.330-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s (Resistance to) Feminist Interpretations and Feminism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Anne Tomiche, La Naissance des avant-gardes occidentales, Paris, Armand Colin, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Oh, but they can’t buy literature too. Literature is open to everybody” : Entre émancipation et aliénation, la littérature selon Virginia Woolf et ses petites sœurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aliénation / Émancipation : Séminaire angliciste pluridisciplinaire de l’université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Braun; Laurence Dubois, Feb 2026, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il séparer la femme blanche, bourgeoise et cisgenre de l’autrice ? Vers une approche intersectionnelle des études de réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Auteur, Auctorialité et Autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Parey, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Towards Feminist Dissidence? Tracking Virginia Woolf’s French Reception »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Virginia Woolf and Dissidence. 34th Annual International Conference on Virginia Woolf »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helen Tyson; Clara Jones; Anna Snaith, Jul 2025, King’s College London &amp; University of Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Room of One’s Own in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : « A Room of One’s Own en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Favre; Anne-Laure Rigeade, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando: A Biography, and Back Again”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: A Biography. Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Toth; Charlotte Estrade, Oct 2024, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’universel littéraire : Explorer la réception de Virginia Woolf au prisme intersectionnel de la classe, du genre et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sagef, lors du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais, me direz-vous, vous m’avez demandé de parler de la fiction et de la réalité – quel rapport avec les femmes et le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Fiction et Réalité » : Ecole thématique littérature et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyn Benoist; Alexandre Gefen, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Im/Possibility of Feminist Writing? Virginia Woolf, Monique Wittig and Literature as Trojan Horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference On Virginia Woolf Woolf, Modernity, Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Foster, Jun 2024, Fresno (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mémorialisation dans l’espace public britannique : des campagnes en faveur des statues de femmes à la guerre des statues – “Le souvenir”, place André Maginot, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Déambulation féministe nancéienne » dans le cadre du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing the Madwoman in the River? The Questions of her “Madness” and Suicide in Virginia Woolf’s Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf: For a Poetics and Politics of Intimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Floriane Reviron-Piégay; Anne-Marie Smith Di Biasio, May 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERitage / de fil en aiguille: Needlepoint as Feminist Praxis and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classe, genre, race : Ce que dit la réception de Virginia Woolf et de son œuvre de la croisée des chemins féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la réception au prisme du genre. Redécouvertes, réappropriations et relectures d'autrices. XIXe-XXIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Dumont; Camille Islert; Aurore Turbiau; Damien Zanone, Dec 2023, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Our Literary and Feminist HERitage: Thinking Back Through Our Mothers / Thinking Our Mothers Through, with Alison Bechdel, Adrienne Rich, and Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margaret Gillespie; Tamara Boussac, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard au prisme de Virginia Woolf, et vice versa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Autour du Fonds Léonie Villard »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04261192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en question : pratique citationnelle, théorie et féminismes (autour de Living a Feminist Life de Sara Ahmed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Seuils: Textes/Arts/Théories du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Culture/Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Failles – Fault &amp; Fault Lines” 61e congrès de la SAES. Atelier SEAC &amp; Nouvelle Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery; Gérald Preher, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer la postérité de A Room of One’s Own de Virginia Woolf dans l’espace atlantique anglophone : vers un pan d’histoire littéraire, culturelle et féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Genre du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Looking with [her] clear-sighted eyes […] across the Channel » : Regards croisés sur les femmes, leur émancipation et la fiction dans La femme anglaise de Léonie Villard et « Men and Women » de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, lectures françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Podvin; Anne-Marie Smith-di Biasio, Mar 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives/ La réception, perspectives contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Beaufils; Anne-Valérie Dulac; Jagna Oltarzewska; Diane Drouin; Maxence Gouleau, Jun 2021, Paris, Sorbonne Université (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treading the Boards with Judith Shakespeare: Looking Back on (Woolf’s Portrayal of) Elizabethan Women and their Professions in Emma Whipday’s Shakespeare’s Sister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference on Virginia Woolf – Professions and Performance (Online conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin D. Hagen, Jun 2021, Vermillion (South Dakota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Woolf as a Literary and Feminist Icon in Kabe Wilson’s Of One Woman or So, by Olivia N’Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monica Latham; Caroline Marie; Anne-Laure Rigeade, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History? Re-Reading (Literary) History in A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf and the Writing of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Besnault; Marie Laniel; Anne-Marie Smith-Di Biasio, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une chambre à elles » ? La postérité de A Room of One’s Own de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival jeunes chercheurs dans la cité, 7e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿﻿L'Atlantique littéraire au féminin, XXe-XXIe siècle : Approches Comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Chaudet; Stefania Cubbedu-Proux; Jean-Marc Moura, Jun 2018, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “chambre” à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Lasserre; Xenia von Tippelskirch, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s Resistance to Feminist Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Woolf: New Perspectives on Woolf’s Resistance to Feminism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pierre Boileau; Claire Davison, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l’enfermement dans A Room of One’s Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingeborg Rabenstein-Michel; Pascale Tollance, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando and Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s French Afterlives: Translation, Edition, Iconisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Bolchi; Maria Rita Drumond Viana; Alice Davis Keane; Monica Latham; Sayaka Okumura; Mine Özyurt Kılıç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Edinburgh Companion to Virginia Woolf and Transnational Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.57-70, 2025, 978-1-399-52711-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une retraite créatrice à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Haase; Sophie Houdard; Beatrice Trînca; Xenia von Tippelskirch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rückzug. Produktivität des Solitären in Kunst, Religion und Geschlechtergeschichte – En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2025, 978-3-8260-6687-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Virginia Woolf as a Literary and Feminist Icon in Kabe Wilson's Of One Woman or So, by Olivia N'Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Virginia Woolf in Contemporary Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.86-99, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003144649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Chaudet; Stefania Cubeddu-Proux; Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atlantique littéraire au féminin – Approches comparatistes (XXe-XXIe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-47, 2020, 9782845169432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02979323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l'enfermement dans A Room of One's Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingeborg Rabenstein-Michel; Valérie Favre; Jordi Medel-Bao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.231-240, 2018, Textures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is a Portmanteau Woolf? What Is the Woolfian Portmanteau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf et ses « petites sœurs » : Relire A Room of One’s Own au prisme de sa postérité littéraire, critique et féministe dans l’espace Atlantique anglophone des années soixante à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lumière Lyon 2, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03347184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lasorak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2021, Le dépaysement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Rabenstein-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Medel-Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Favre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences en études anglophonesUniversité Paris 1 Panthéon-Sorbonne (ielle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département des langues de l’Université Paris 1 Panthéon-Sorbonne, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur·e</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en littérature anglophone</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de l’Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse : « Virginia Woolf et ses “petites sœurs” : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa postérité littéraire, critique et féministe dans l’espace atlantique anglophone des années soixante à nos jours ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 30 juin 2021, devant un jury composé de Catherine Bernard (présidente du jury), Nicolas Boileau (examinateur), Christine Planté (co-directrice de thèse), Frédéric Regard (rapporteur), Christine Reynier (rapporteure), Pascale Tollance (directrice de thèse).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique et nord-américaine des XXe et XXIe siècles ; études de réception et histoire littéraire et culturelle ; études féministes, queer et sur le genre ; Virginia Woolf et son héritage (Angleterre, États-Unis, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur – SAES (depuis 2017), de la Société d’Études Woolfiennes – SEW (depuis 2017), de la International Virginia Woolf Society – IVWS (depuis 2017), de la Société d’Études Anglaises Contemporaines – SEAC (depuis 2019), du Gender Studies Network au sein de la European Society for the Study of English – ESSE (depuis 2021), de la Société des Anglicistes sur les Femmes, le Sexe et le Genre – SAGEF (depuis 2022), et de la Feminist interModernist Association – FiMA (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département des langues, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département d’Études du Monde Anglophone, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant·e contractuel·le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2018-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e de diffusion de l’information scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 1853 LCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Études du Monde Anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Langues, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire & concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en littérature anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université de Lyon, thèse opérée par  l’Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire « Instruire, éduquer en milieu scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Externe d’Anglais, Option A : Littérature. Rang : 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master LCE Recherche en Études Anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise en Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Lettres-Langues (Anglais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Assez Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous-admissible au concours d’entrée de l’ENS LSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypokhâgne et Khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Lettres Modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Jean-Pierre Vernant, Sèvres (92)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Arts Plastiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Boissy d’Anglas, Annonay (07)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais LANSAD en licence et master SHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminisms: Theory & Politics » – niveau C2, orientation Philosophie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Dystopia: Literature, Culture, Society » – niveau C1 et C2, orientation Études culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Bird’s-Eye View » – niveau C1 et C2, orientation Sciences Humaines et Sociales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Great Speeches: Rhetoric, Society, Politics » – niveau C1 et C2, orientation Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais appliqué aux études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminist “Classics” » – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Press Review »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Research Workshop »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Littérature et idées » en Portail langues – L1 premier semestre, parcours LEA & parcours LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature américaine en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire & Phonologie en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morphosyntaxe en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la Version en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation au Thème en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L3 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages intensifs d'Anglais pour non-spécialistes : L3, niveau B1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Thinking Back Through our Mothers” / Thinking our Mothers Through: Non-Patrilineal and Feminist Modes of Transmission after Virginia Woolf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History: Rethinking (Literary) History with Virginia Woolf’s A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141gn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Is Not Born, But Rather Becomes a Feminist Woolf Scholar: On Virginia Woolf, Feminist Literary Criticism, and French Woolf Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial, and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Framing the Madwoman in the River? The Questions of Virginia Woolf’s “Madness” and Suicide in Her Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woolf Studies Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard sous la plume de Virginia Woolf, et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04110903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Token Woman of 1922? Virginia Woolf and the Gendered Battles of Anglo-American Modernist Criticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (3), pp.330-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s (Resistance to) Feminist Interpretations and Feminism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Anne Tomiche, La Naissance des avant-gardes occidentales, Paris, Armand Colin, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des “rayonnages vides” aux “pièce[s] entière[s] de livres” : Retracer la postérité d’Un lieu à soi de Virginia Woolf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Femmes, Féminismes, Genre, Sexualités. Nouveaux enjeux dans les études littéraires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Planté; Damien Zanone, Apr 2026, UPEC Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Oh, but they can’t buy literature too. Literature is open to everybody” : Entre émancipation et aliénation, la littérature selon Virginia Woolf et ses petites sœurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aliénation / Émancipation : Séminaire angliciste pluridisciplinaire de l’université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Braun; Laurence Dubois, Feb 2026, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Femmes, genre et fiction” de Virginia Woolf à ses petites sœurs, et vice versa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Towards Feminist Dissidence? Tracking Virginia Woolf’s French Reception »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Virginia Woolf and Dissidence. 34th Annual International Conference on Virginia Woolf »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helen Tyson; Clara Jones; Anna Snaith, Jul 2025, King’s College London &amp; University of Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il séparer la femme blanche, bourgeoise et cisgenre de l’autrice ? Vers une approche intersectionnelle des études de réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Auteur, Auctorialité et Autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Parey, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Room of One’s Own in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : « A Room of One’s Own en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Favre; Anne-Laure Rigeade, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mémorialisation dans l’espace public britannique : des campagnes en faveur des statues de femmes à la guerre des statues – “Le souvenir”, place André Maginot, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Déambulation féministe nancéienne » dans le cadre du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’universel littéraire : Explorer la réception de Virginia Woolf au prisme intersectionnel de la classe, du genre et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sagef, lors du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando: A Biography, and Back Again”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: A Biography. Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Toth; Charlotte Estrade, Oct 2024, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Im/Possibility of Feminist Writing? Virginia Woolf, Monique Wittig and Literature as Trojan Horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference On Virginia Woolf Woolf, Modernity, Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Foster, Jun 2024, Fresno (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais, me direz-vous, vous m’avez demandé de parler de la fiction et de la réalité – quel rapport avec les femmes et le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Fiction et Réalité » : Ecole thématique littérature et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyn Benoist; Alexandre Gefen, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classe, genre, race : Ce que dit la réception de Virginia Woolf et de son œuvre de la croisée des chemins féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la réception au prisme du genre. Redécouvertes, réappropriations et relectures d'autrices. XIXe-XXIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Dumont; Camille Islert; Aurore Turbiau; Damien Zanone, Dec 2023, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERitage / de fil en aiguille: Needlepoint as Feminist Praxis and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing the Madwoman in the River? The Questions of her “Madness” and Suicide in Virginia Woolf’s Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf: For a Poetics and Politics of Intimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Floriane Reviron-Piégay; Anne-Marie Smith Di Biasio, May 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Our Literary and Feminist HERitage: Thinking Back Through Our Mothers / Thinking Our Mothers Through, with Alison Bechdel, Adrienne Rich, and Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margaret Gillespie; Tamara Boussac, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard au prisme de Virginia Woolf, et vice versa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Autour du Fonds Léonie Villard »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04261192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Looking with [her] clear-sighted eyes […] across the Channel » : Regards croisés sur les femmes, leur émancipation et la fiction dans La femme anglaise de Léonie Villard et « Men and Women » de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, lectures françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Podvin; Anne-Marie Smith-di Biasio, Mar 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en question : pratique citationnelle, théorie et féminismes (autour de Living a Feminist Life de Sara Ahmed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Seuils: Textes/Arts/Théories du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Culture/Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Failles – Fault &amp; Fault Lines” 61e congrès de la SAES. Atelier SEAC &amp; Nouvelle Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery; Gérald Preher, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer la postérité de A Room of One’s Own de Virginia Woolf dans l’espace atlantique anglophone : vers un pan d’histoire littéraire, culturelle et féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Genre du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives/ La réception, perspectives contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Beaufils; Anne-Valérie Dulac; Jagna Oltarzewska; Diane Drouin; Maxence Gouleau, Jun 2021, Paris, Sorbonne Université (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treading the Boards with Judith Shakespeare: Looking Back on (Woolf’s Portrayal of) Elizabethan Women and their Professions in Emma Whipday’s Shakespeare’s Sister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference on Virginia Woolf – Professions and Performance (Online conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin D. Hagen, Jun 2021, Vermillion (South Dakota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Woolf as a Literary and Feminist Icon in Kabe Wilson’s Of One Woman or So, by Olivia N’Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monica Latham; Caroline Marie; Anne-Laure Rigeade, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History? Re-Reading (Literary) History in A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf and the Writing of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Besnault; Marie Laniel; Anne-Marie Smith-Di Biasio, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une chambre à elles » ? La postérité de A Room of One’s Own de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival jeunes chercheurs dans la cité, 7e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿﻿L'Atlantique littéraire au féminin, XXe-XXIe siècle : Approches Comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Chaudet; Stefania Cubbedu-Proux; Jean-Marc Moura, Jun 2018, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “chambre” à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Lasserre; Xenia von Tippelskirch, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s Resistance to Feminist Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Woolf: New Perspectives on Woolf’s Resistance to Feminism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pierre Boileau; Claire Davison, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l’enfermement dans A Room of One’s Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingeborg Rabenstein-Michel; Pascale Tollance, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf et ses petites sœurs. Un lieu à soi et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Des deux sexes et autres, 978-2-7297-1509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du fonds Léonie Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mianowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Jones-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Massei-Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Portheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ILCEA4; Représentations dans le Monde Anglophone. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2024, 978-2-37747-520-9. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une retraite créatrice à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Haase; Sophie Houdard; Beatrice Trînca; Xenia von Tippelskirch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rückzug. Produktivität des Solitären in Kunst, Religion und Geschlechtergeschichte – En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2025, 978-3-8260-6687-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando and Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s French Afterlives: Translation, Edition, Iconisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Bolchi; Maria Rita Drumond Viana; Alice Davis Keane; Monica Latham; Sayaka Okumura; Mine Özyurt Kılıç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Edinburgh Companion to Virginia Woolf and Transnational Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.57-70, 2025, 978-1-399-52711-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Virginia Woolf as a Literary and Feminist Icon in Kabe Wilson's Of One Woman or So, by Olivia N'Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Virginia Woolf in Contemporary Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.86-99, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003144649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Chaudet; Stefania Cubeddu-Proux; Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atlantique littéraire au féminin – Approches comparatistes (XXe-XXIe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-47, 2020, 9782845169432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02979323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l'enfermement dans A Room of One's Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingeborg Rabenstein-Michel; Valérie Favre; Jordi Medel-Bao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.231-240, 2018, Textures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Room of One’s Own’s Centenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Rigeade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Fanzin (n°2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is a Portmanteau Woolf? What Is the Woolfian Portmanteau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf et ses « petites sœurs » : Relire A Room of One’s Own au prisme de sa postérité littéraire, critique et féministe dans l’espace Atlantique anglophone des années soixante à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lumière Lyon 2, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03347184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lasorak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2021, Le dépaysement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Rabenstein-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Medel-Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40C6D762"/>
+    <w:nsid w:val="96088932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C1A7BF2"/>
+    <w:nsid w:val="C9E6F9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FB9584A7"/>
+    <w:nsid w:val="934C26E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A77501CF"/>
+    <w:nsid w:val="36639574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7069EE9B"/>
+    <w:nsid w:val="2CDF6572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="480F7DBF"/>
+    <w:nsid w:val="FA8DE62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141gn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688858v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orlando-a-biography/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933919v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003144649-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99Atlantique%20litt%C3%A9raire%20au%20f%C3%A9minin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilo Mcgiff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03347184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lasorak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rabenstein-Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Medel-Bao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141gn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729715090/virginia-woolf-et-ses-petites-syurs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mianowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Jones-Davies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massei-Chamayou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Portheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/representations/index.php?id=1020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orlando-a-biography/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003144649-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99Atlantique%20litt%C3%A9raire%20au%20f%C3%A9minin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rigeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilo Mcgiff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03347184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lasorak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rabenstein-Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Medel-Bao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>