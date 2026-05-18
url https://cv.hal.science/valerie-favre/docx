--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Favre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences en études anglophonesUniversité Paris 1 Panthéon-Sorbonne (ielle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département des langues de l’Université Paris 1 Panthéon-Sorbonne, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur·e</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en littérature anglophone</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de l’Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse : « Virginia Woolf et ses “petites sœurs” : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa postérité littéraire, critique et féministe dans l’espace atlantique anglophone des années soixante à nos jours ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 30 juin 2021, devant un jury composé de Catherine Bernard (présidente du jury), Nicolas Boileau (examinateur), Christine Planté (co-directrice de thèse), Frédéric Regard (rapporteur), Christine Reynier (rapporteure), Pascale Tollance (directrice de thèse).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique et nord-américaine des XXe et XXIe siècles ; études de réception et histoire littéraire et culturelle ; études féministes, queer et sur le genre ; Virginia Woolf et son héritage (Angleterre, États-Unis, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur – SAES (depuis 2017), de la Société d’Études Woolfiennes – SEW (depuis 2017), de la International Virginia Woolf Society – IVWS (depuis 2017), de la Société d’Études Anglaises Contemporaines – SEAC (depuis 2019), du Gender Studies Network au sein de la European Society for the Study of English – ESSE (depuis 2021), de la Société des Anglicistes sur les Femmes, le Sexe et le Genre – SAGEF (depuis 2022), et de la Feminist interModernist Association – FiMA (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département des langues, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département d’Études du Monde Anglophone, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant·e contractuel·le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2018-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e de diffusion de l’information scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 1853 LCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Études du Monde Anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Langues, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire & concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en littérature anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université de Lyon, thèse opérée par  l’Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire « Instruire, éduquer en milieu scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Externe d’Anglais, Option A : Littérature. Rang : 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master LCE Recherche en Études Anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise en Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Lettres-Langues (Anglais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Assez Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous-admissible au concours d’entrée de l’ENS LSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypokhâgne et Khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Lettres Modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Jean-Pierre Vernant, Sèvres (92)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Arts Plastiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Boissy d’Anglas, Annonay (07)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais LANSAD en licence et master SHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminisms: Theory & Politics » – niveau C2, orientation Philosophie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Dystopia: Literature, Culture, Society » – niveau C1 et C2, orientation Études culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Bird’s-Eye View » – niveau C1 et C2, orientation Sciences Humaines et Sociales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Great Speeches: Rhetoric, Society, Politics » – niveau C1 et C2, orientation Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais appliqué aux études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminist “Classics” » – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Press Review »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Research Workshop »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Littérature et idées » en Portail langues – L1 premier semestre, parcours LEA & parcours LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature américaine en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire & Phonologie en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morphosyntaxe en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la Version en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation au Thème en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L3 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages intensifs d'Anglais pour non-spécialistes : L3, niveau B1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Thinking Back Through our Mothers” / Thinking our Mothers Through: Non-Patrilineal and Feminist Modes of Transmission after Virginia Woolf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History: Rethinking (Literary) History with Virginia Woolf’s A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141gn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Is Not Born, But Rather Becomes a Feminist Woolf Scholar: On Virginia Woolf, Feminist Literary Criticism, and French Woolf Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial, and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Framing the Madwoman in the River? The Questions of Virginia Woolf’s “Madness” and Suicide in Her Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woolf Studies Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard sous la plume de Virginia Woolf, et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04110903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Token Woman of 1922? Virginia Woolf and the Gendered Battles of Anglo-American Modernist Criticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (3), pp.330-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s (Resistance to) Feminist Interpretations and Feminism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Anne Tomiche, La Naissance des avant-gardes occidentales, Paris, Armand Colin, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des “rayonnages vides” aux “pièce[s] entière[s] de livres” : Retracer la postérité d’Un lieu à soi de Virginia Woolf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Femmes, Féminismes, Genre, Sexualités. Nouveaux enjeux dans les études littéraires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Planté; Damien Zanone, Apr 2026, UPEC Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Oh, but they can’t buy literature too. Literature is open to everybody” : Entre émancipation et aliénation, la littérature selon Virginia Woolf et ses petites sœurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aliénation / Émancipation : Séminaire angliciste pluridisciplinaire de l’université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Braun; Laurence Dubois, Feb 2026, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Femmes, genre et fiction” de Virginia Woolf à ses petites sœurs, et vice versa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Towards Feminist Dissidence? Tracking Virginia Woolf’s French Reception »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Virginia Woolf and Dissidence. 34th Annual International Conference on Virginia Woolf »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helen Tyson; Clara Jones; Anna Snaith, Jul 2025, King’s College London &amp; University of Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il séparer la femme blanche, bourgeoise et cisgenre de l’autrice ? Vers une approche intersectionnelle des études de réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Auteur, Auctorialité et Autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Parey, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Room of One’s Own in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : « A Room of One’s Own en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Favre; Anne-Laure Rigeade, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mémorialisation dans l’espace public britannique : des campagnes en faveur des statues de femmes à la guerre des statues – “Le souvenir”, place André Maginot, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Déambulation féministe nancéienne » dans le cadre du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’universel littéraire : Explorer la réception de Virginia Woolf au prisme intersectionnel de la classe, du genre et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sagef, lors du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando: A Biography, and Back Again”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: A Biography. Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Toth; Charlotte Estrade, Oct 2024, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Im/Possibility of Feminist Writing? Virginia Woolf, Monique Wittig and Literature as Trojan Horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference On Virginia Woolf Woolf, Modernity, Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Foster, Jun 2024, Fresno (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais, me direz-vous, vous m’avez demandé de parler de la fiction et de la réalité – quel rapport avec les femmes et le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Fiction et Réalité » : Ecole thématique littérature et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyn Benoist; Alexandre Gefen, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classe, genre, race : Ce que dit la réception de Virginia Woolf et de son œuvre de la croisée des chemins féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la réception au prisme du genre. Redécouvertes, réappropriations et relectures d'autrices. XIXe-XXIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Dumont; Camille Islert; Aurore Turbiau; Damien Zanone, Dec 2023, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERitage / de fil en aiguille: Needlepoint as Feminist Praxis and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing the Madwoman in the River? The Questions of her “Madness” and Suicide in Virginia Woolf’s Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf: For a Poetics and Politics of Intimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Floriane Reviron-Piégay; Anne-Marie Smith Di Biasio, May 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Our Literary and Feminist HERitage: Thinking Back Through Our Mothers / Thinking Our Mothers Through, with Alison Bechdel, Adrienne Rich, and Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margaret Gillespie; Tamara Boussac, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard au prisme de Virginia Woolf, et vice versa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Autour du Fonds Léonie Villard »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04261192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Looking with [her] clear-sighted eyes […] across the Channel » : Regards croisés sur les femmes, leur émancipation et la fiction dans La femme anglaise de Léonie Villard et « Men and Women » de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, lectures françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Podvin; Anne-Marie Smith-di Biasio, Mar 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en question : pratique citationnelle, théorie et féminismes (autour de Living a Feminist Life de Sara Ahmed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Seuils: Textes/Arts/Théories du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Culture/Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Failles – Fault &amp; Fault Lines” 61e congrès de la SAES. Atelier SEAC &amp; Nouvelle Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery; Gérald Preher, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer la postérité de A Room of One’s Own de Virginia Woolf dans l’espace atlantique anglophone : vers un pan d’histoire littéraire, culturelle et féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Genre du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives/ La réception, perspectives contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Beaufils; Anne-Valérie Dulac; Jagna Oltarzewska; Diane Drouin; Maxence Gouleau, Jun 2021, Paris, Sorbonne Université (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treading the Boards with Judith Shakespeare: Looking Back on (Woolf’s Portrayal of) Elizabethan Women and their Professions in Emma Whipday’s Shakespeare’s Sister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference on Virginia Woolf – Professions and Performance (Online conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin D. Hagen, Jun 2021, Vermillion (South Dakota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Woolf as a Literary and Feminist Icon in Kabe Wilson’s Of One Woman or So, by Olivia N’Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monica Latham; Caroline Marie; Anne-Laure Rigeade, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History? Re-Reading (Literary) History in A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf and the Writing of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Besnault; Marie Laniel; Anne-Marie Smith-Di Biasio, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une chambre à elles » ? La postérité de A Room of One’s Own de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival jeunes chercheurs dans la cité, 7e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿﻿L'Atlantique littéraire au féminin, XXe-XXIe siècle : Approches Comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Chaudet; Stefania Cubbedu-Proux; Jean-Marc Moura, Jun 2018, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “chambre” à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Lasserre; Xenia von Tippelskirch, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s Resistance to Feminist Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Woolf: New Perspectives on Woolf’s Resistance to Feminism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pierre Boileau; Claire Davison, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l’enfermement dans A Room of One’s Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingeborg Rabenstein-Michel; Pascale Tollance, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf et ses petites sœurs. Un lieu à soi et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Des deux sexes et autres, 978-2-7297-1509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du fonds Léonie Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mianowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Jones-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Massei-Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Portheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ILCEA4; Représentations dans le Monde Anglophone. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2024, 978-2-37747-520-9. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une retraite créatrice à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Haase; Sophie Houdard; Beatrice Trînca; Xenia von Tippelskirch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rückzug. Produktivität des Solitären in Kunst, Religion und Geschlechtergeschichte – En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2025, 978-3-8260-6687-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando and Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s French Afterlives: Translation, Edition, Iconisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Bolchi; Maria Rita Drumond Viana; Alice Davis Keane; Monica Latham; Sayaka Okumura; Mine Özyurt Kılıç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Edinburgh Companion to Virginia Woolf and Transnational Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.57-70, 2025, 978-1-399-52711-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Virginia Woolf as a Literary and Feminist Icon in Kabe Wilson's Of One Woman or So, by Olivia N'Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Virginia Woolf in Contemporary Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.86-99, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003144649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Chaudet; Stefania Cubeddu-Proux; Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atlantique littéraire au féminin – Approches comparatistes (XXe-XXIe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-47, 2020, 9782845169432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02979323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l'enfermement dans A Room of One's Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingeborg Rabenstein-Michel; Valérie Favre; Jordi Medel-Bao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.231-240, 2018, Textures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Room of One’s Own’s Centenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Rigeade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Fanzin (n°2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is a Portmanteau Woolf? What Is the Woolfian Portmanteau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf et ses « petites sœurs » : Relire A Room of One’s Own au prisme de sa postérité littéraire, critique et féministe dans l’espace Atlantique anglophone des années soixante à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lumière Lyon 2, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03347184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lasorak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2021, Le dépaysement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Rabenstein-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Medel-Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Favre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences en études anglophonesUniversité Paris 1 Panthéon-Sorbonne (ielle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département des langues de l’Université Paris 1 Panthéon-Sorbonne, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur·e</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">en littérature anglophone</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de l’Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intitulé de la thèse : « Virginia Woolf et ses “petites sœurs” : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et sa postérité littéraire, critique et féministe dans l’espace atlantique anglophone des années soixante à nos jours ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse soutenue le 30 juin 2021, devant un jury composé de Catherine Bernard (présidente du jury), Nicolas Boileau (examinateur), Christine Planté (co-directrice de thèse), Frédéric Regard (rapporteur), Christine Reynier (rapporteure), Pascale Tollance (directrice de thèse).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique et nord-américaine des XXe et XXIe siècles ; études de réception et histoire littéraire et culturelle ; études féministes, queer et sur le genre ; Virginia Woolf et son héritage (Angleterre, États-Unis, France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Société des Anglicistes de l’Enseignement Supérieur – SAES (depuis 2017), de la Société d’Études Woolfiennes – SEW (depuis 2017), de la International Virginia Woolf Society – IVWS (depuis 2017), de la Société d’Études Anglaises Contemporaines – SEAC (depuis 2019), du Gender Studies Network au sein de la European Society for the Study of English – ESSE (depuis 2021), de la Société des Anglicistes sur les Femmes, le Sexe et le Genre – SAGEF (depuis 2022), et de la Feminist interModernist Association – FiMA (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel académique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2022 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître·sse de conférences,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département des langues, Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Département d’Études du Monde Anglophone, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorant·e contractuel·le</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2018-2019 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e de diffusion de l’information scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 1853 LCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2016-2018 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département d’Études du Monde Anglophone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé·e d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Langues, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire & concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en littérature anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ED 3LA, Université de Lyon, thèse opérée par  l’Université Lumière Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme Universitaire « Instruire, éduquer en milieu scolaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPE de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrégation Externe d’Anglais, Option A : Littérature. Rang : 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master LCE Recherche en Études Anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise en Littérature Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence Lettres-Langues (Anglais)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Assez Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sous-admissible au concours d’entrée de l’ENS LSH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypokhâgne et Khâgne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Lettres Modernes, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Très Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Jean-Pierre Vernant, Sèvres (92)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baccalauréat Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité Arts Plastiques, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mention Bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Boissy d’Anglas, Annonay (07)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais LANSAD en licence et master SHS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminisms: Theory & Politics » – niveau C2, orientation Philosophie et Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Dystopia: Literature, Culture, Society » – niveau C1 et C2, orientation Études culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Bird’s-Eye View » – niveau C1 et C2, orientation Sciences Humaines et Sociales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Great Speeches: Rhetoric, Society, Politics » – niveau C1 et C2, orientation Sciences Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais appliqué aux études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Anglo-American Feminist “Classics” » – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Press Review »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Gender Studies: A Research Workshop »  – M2 Études sur le genre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littérature :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Littérature et idées » en Portail langues – L1 premier semestre, parcours LEA & parcours LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature américaine en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire & Phonologie en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Morphosyntaxe en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la Version en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation au Thème en L1 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L2 LLCER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thème en L3 LLCER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages intensifs d'Anglais pour non-spécialistes : L3, niveau B1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Thinking Back Through our Mothers” / Thinking our Mothers Through: Non-Patrilineal and Feminist Modes of Transmission after Virginia Woolf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History: Rethinking (Literary) History with Virginia Woolf’s A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/141gn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Is Not Born, But Rather Becomes a Feminist Woolf Scholar: On Virginia Woolf, Feminist Literary Criticism, and French Woolf Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.26-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial, and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillages Critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120mp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Un)Framing the Madwoman in the River? The Questions of Virginia Woolf’s “Madness” and Suicide in Her Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Woolf Studies Annual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard sous la plume de Virginia Woolf, et vice versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Représentations dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04110903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Token Woman of 1922? Virginia Woolf and the Gendered Battles of Anglo-American Modernist Criticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75 (3), pp.330-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s (Resistance to) Feminist Interpretations and Feminism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ebc.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02551523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Anne Tomiche, La Naissance des avant-gardes occidentales, Paris, Armand Colin, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des “rayonnages vides” aux “pièce[s] entière[s] de livres” : Retracer la postérité d’Un lieu à soi de Virginia Woolf »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Femmes, Féminismes, Genre, Sexualités. Nouveaux enjeux dans les études littéraires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Planté; Damien Zanone, Apr 2026, UPEC Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Oh, but they can’t buy literature too. Literature is open to everybody” : Entre émancipation et aliénation, la littérature selon Virginia Woolf et ses petites sœurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aliénation / Émancipation : Séminaire angliciste pluridisciplinaire de l’université Paris Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alice Braun; Laurence Dubois, Feb 2026, Nanterre (Université Paris Nanterre), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Femmes, genre et fiction” de Virginia Woolf à ses petites sœurs, et vice versa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Towards Feminist Dissidence? Tracking Virginia Woolf’s French Reception »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Virginia Woolf and Dissidence. 34th Annual International Conference on Virginia Woolf »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helen Tyson; Clara Jones; Anna Snaith, Jul 2025, King’s College London &amp; University of Sussex, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il séparer la femme blanche, bourgeoise et cisgenre de l’autrice ? Vers une approche intersectionnelle des études de réception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Auteur, Auctorialité et Autorité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armelle Parey, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A Room of One’s Own in France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : « A Room of One’s Own en Europe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Favre; Anne-Laure Rigeade, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et mémorialisation dans l’espace public britannique : des campagnes en faveur des statues de femmes à la guerre des statues – “Le souvenir”, place André Maginot, Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel « Déambulation féministe nancéienne » dans le cadre du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando: A Biography, and Back Again”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: A Biography. Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Toth; Charlotte Estrade, Oct 2024, Nanterre (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’universel littéraire : Explorer la réception de Virginia Woolf au prisme intersectionnel de la classe, du genre et de la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Sagef, lors du 63ème congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Im/Possibility of Feminist Writing? Virginia Woolf, Monique Wittig and Literature as Trojan Horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference On Virginia Woolf Woolf, Modernity, Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Foster, Jun 2024, Fresno (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais, me direz-vous, vous m’avez demandé de parler de la fiction et de la réalité – quel rapport avec les femmes et le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Fiction et Réalité » : Ecole thématique littérature et philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jocelyn Benoist; Alexandre Gefen, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classe, genre, race : Ce que dit la réception de Virginia Woolf et de son œuvre de la croisée des chemins féministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyser la réception au prisme du genre. Redécouvertes, réappropriations et relectures d'autrices. XIXe-XXIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Dumont; Camille Islert; Aurore Turbiau; Damien Zanone, Dec 2023, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERitage / de fil en aiguille: Needlepoint as Feminist Praxis and Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amy Wells, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undoing the Madwoman in the River? The Questions of her “Madness” and Suicide in Virginia Woolf’s Feminist Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf: For a Poetics and Politics of Intimacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Floriane Reviron-Piégay; Anne-Marie Smith Di Biasio, May 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04097135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Our Literary and Feminist HERitage: Thinking Back Through Our Mothers / Thinking Our Mothers Through, with Alison Bechdel, Adrienne Rich, and Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Transmission” 62e congrès de la SAES. Atelier SAGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Margaret Gillespie; Tamara Boussac, Jun 2023, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04116279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “The Proper Upkeep of [Our Foremothers’] Names” : Léonie Villard au prisme de Virginia Woolf, et vice versa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Autour du Fonds Léonie Villard »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Mianowski, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04261192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Looking with [her] clear-sighted eyes […] across the Channel » : Regards croisés sur les femmes, leur émancipation et la fiction dans La femme anglaise de Léonie Villard et « Men and Women » de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf, lectures françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virginie Podvin; Anne-Marie Smith-di Biasio, Mar 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission en question : pratique citationnelle, théorie et féminismes (autour de Living a Feminist Life de Sara Ahmed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Seuils: Textes/Arts/Théories du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Woolf? Exploring the Fault Lines of Virginia Woolf’s Heritage in the British Culture/Statue Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Failles – Fault &amp; Fault Lines” 61e congrès de la SAES. Atelier SEAC &amp; Nouvelle Anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vanessa Guignery; Gérald Preher, Jun 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retracer la postérité de A Room of One’s Own de Virginia Woolf dans l’espace atlantique anglophone : vers un pan d’histoire littéraire, culturelle et féministe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Axe Genre du laboratoire LCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Talking Back to Virginia Woolf in Her Own Words: Gendered, Racial and Literary Passing as Forms of Counter-Interpellation in Kabe Wilson’s “Dreadlock Hoax” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reception: Contemporary Perspectives/ La réception, perspectives contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Beaufils; Anne-Valérie Dulac; Jagna Oltarzewska; Diane Drouin; Maxence Gouleau, Jun 2021, Paris, Sorbonne Université (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treading the Boards with Judith Shakespeare: Looking Back on (Woolf’s Portrayal of) Elizabethan Women and their Professions in Emma Whipday’s Shakespeare’s Sister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference on Virginia Woolf – Professions and Performance (Online conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamin D. Hagen, Jun 2021, Vermillion (South Dakota), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Woolf as a Literary and Feminist Icon in Kabe Wilson’s Of One Woman or So, by Olivia N’Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monica Latham; Caroline Marie; Anne-Laure Rigeade, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Women’s History to Gender History? Re-Reading (Literary) History in A Room of One’s Own</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf and the Writing of History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Besnault; Marie Laniel; Anne-Marie Smith-Di Biasio, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une chambre à elles » ? La postérité de A Room of One’s Own de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival jeunes chercheurs dans la cité, 7e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">﻿﻿L'Atlantique littéraire au féminin, XXe-XXIe siècle : Approches Comparatistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chloé Chaudet; Stefania Cubbedu-Proux; Jean-Marc Moura, Jun 2018, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une “chambre” à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audrey Lasserre; Xenia von Tippelskirch, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l’enfermement dans A Room of One’s Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ingeborg Rabenstein-Michel; Pascale Tollance, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s Resistance to Feminist Interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feminist Woolf: New Perspectives on Woolf’s Resistance to Feminism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pierre Boileau; Claire Davison, Sep 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01939578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf et ses petites sœurs. Un lieu à soi et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Des deux sexes et autres, 978-2-7297-1509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du fonds Léonie Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mianowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Jones-Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Massei-Chamayou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Portheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ILCEA4; Représentations dans le Monde Anglophone. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 28, 2024, 978-2-37747-520-9. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/rma.1020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une retraite créatrice à soi pour mieux faire son entrée dans la communauté littéraire : A Room of One’s Own et “Professions for Women” de Virginia Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jenny Haase; Sophie Houdard; Beatrice Trînca; Xenia von Tippelskirch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rückzug. Produktivität des Solitären in Kunst, Religion und Geschlechtergeschichte – En retrait/e : la solitude créatrice au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 39-53, 2025, 978-3-8260-6687-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Heuristics of Anachronistic Reading: From Lesbian, Queer, and Trans Studies to Virginia Woolf’s Orlando and Back Again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Laniel; Naomi Toth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf’s Orlando: Affirming Liberty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-212, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Room of One’s Own’s French Afterlives: Translation, Edition, Iconisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Bolchi; Maria Rita Drumond Viana; Alice Davis Keane; Monica Latham; Sayaka Okumura; Mine Özyurt Kılıç. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Edinburgh Companion to Virginia Woolf and Transnational Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.57-70, 2025, 978-1-399-52711-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling/Upcycling the Iconic Woolf? Negotiating Virginia Woolf as a Literary and Feminist Icon in Kabe Wilson's Of One Woman or So, by Olivia N'Gowfri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling Virginia Woolf in Contemporary Art and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.86-99, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003144649-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03324819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Virginia Woolf à Susan Gubar : réécrire A Room of One’s Own au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chloé Chaudet; Stefania Cubeddu-Proux; Jean-Marc Moura. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Atlantique littéraire au féminin – Approches comparatistes (XXe-XXIe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-47, 2020, 9782845169432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02979323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique paradoxale de l'enfermement dans A Room of One's Own de Virginia Woolf : entre contrainte et dépassement du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingeborg Rabenstein-Michel; Valérie Favre; Jordi Medel-Bao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, pp.231-240, 2018, Textures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01943842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards A Room of One’s Own’s Centenary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Rigeade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Fanzin (n°2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is a Portmanteau Woolf? What Is the Woolfian Portmanteau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Woolf et ses « petites sœurs » : Relire A Room of One’s Own au prisme de sa postérité littéraire, critique et féministe dans l’espace Atlantique anglophone des années soixante à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Lumière Lyon 2, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03347184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portmanteau Woolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilo Mcgiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virginia Woolf Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépaysement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Lasorak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2021, Le dépaysement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et enfermement : contrainte, dépassement, résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingeborg Rabenstein-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Medel-Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96088932"/>
+    <w:nsid w:val="BC086216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C9E6F9AC"/>
+    <w:nsid w:val="5795DE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="934C26E6"/>
+    <w:nsid w:val="E084F9BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36639574"/>
+    <w:nsid w:val="C4DC8D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2CDF6572"/>
+    <w:nsid w:val="7286F2C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FA8DE62A"/>
+    <w:nsid w:val="1201CC7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141gn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731835v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729715090/virginia-woolf-et-ses-petites-syurs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mianowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Jones-Davies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massei-Chamayou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Portheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/representations/index.php?id=1020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orlando-a-biography/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003144649-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99Atlantique%20litt%C3%A9raire%20au%20f%C3%A9minin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rigeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilo Mcgiff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03347184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lasorak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rabenstein-Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Medel-Bao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Favre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093210v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141gn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120mp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843703v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02551523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.9184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580345v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518007v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731835v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337608v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04097135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03618079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729715090/virginia-woolf-et-ses-petites-syurs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mianowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Jones-Davies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massei-Chamayou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Portheret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/representations/index.php?id=1020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/rma.1020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/orlando-a-biography/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03324819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003144649-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99Atlantique%20litt%C3%A9raire%20au%20f%C3%A9minin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rigeade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilo Mcgiff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03347184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lasorak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01943861v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Rabenstein-Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Medel-Bao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>