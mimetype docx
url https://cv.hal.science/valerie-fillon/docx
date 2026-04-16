--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -66,5133 +66,12270 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t>
+                <w:t xml:space="preserve">Death, Retirement, or Redeployment for Unproductive Farm Animals? Dispositional Tensions in Organizational Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bannelier</w:t>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélie Robert</w:t>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Moirez-Charron</w:t>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-025-06145-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093603v1</w:t>
+                <w:t xml:space="preserve">hal-05273345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAGES OU PARCS AVEC JARDIN d'HIVER : EFFET DES CONDITIONS DE LOGEMENT SUR LE COMPORTEMENT, LE STRESS ET LES PERFORMANCES DE LAPINS EN CROISSANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Élevage des lapins à l’extérieur : quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème journées de la recherche cunicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05308592v1</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAGES OU PARCS AVEC JARDIN d'HIVER : EFFET DES CONDITIONS DE LOGEMENT SUR LE COMPORTEMENT, LE STRESS ET LES PERFORMANCES DE LAPINS EN CROISSANCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thoughtful or distant farmer: Exploring the influence of human-animal relationships on rabbit stress, behaviour, and emotional responses in two distinct living environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Janczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journées de la Recherche Cunicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05308616v1</w:t>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.e47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/awf.2024.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End the cage age: French current situation and research in progress on alternative systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Estimation of grass biomass consumed by rabbits housed in movable paddocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Plagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05308494v1</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2023.18243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+                <w:t xml:space="preserve">Effect of outdoor grazing area size and genotype on space and pasture use, behaviour, health, and growth traits of weaned rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04713344v1</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.100038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cages vs courtyard Effect of the housing conditions on behaviour, stress and performance of growing rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Guené-Grand</w:t>
+                <w:t xml:space="preserve">Genome organization of major tandem repeats and their specificity for heterochromatin of macro- and microchromosomes in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksey Komissarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniya Tsukanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu Saifitdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05308529v1</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (7), pp.391-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/gen-2022-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAGES VS COURTYARD: EFFECT OF THE HOUSING CONDITIONS ON BEHAVIOUR, STRESS AND PERFORMANCE OF GROWING RABBITS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Expanding duplication of the testis PHD Finger Protein 7 (PHF7) gene in the chicken genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guené-Grand E.</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05308549v1</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (4), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2022.110411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Ar Rouz</w:t>
+                <w:t xml:space="preserve">Bilan et perspectives de l'école technique INRAE « Éthologie et bien-être en expérimentation animale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Clémot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04672524v1</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.27-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Contributions de la génétique animale à la transition agroécologique des systèmes d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04139039v1</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.2.4773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nucleolus organizers transposition in the genome of Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Alsu Saifitdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Volodkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04139258v1</w:t>
+              <w:t xml:space="preserve">Molecular Cytogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">Structure of the intergenic spacers in chicken ribosomal DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dyomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04047827v1</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0501-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aubin-Houzelstein Geneviève</w:t>
+                <w:t xml:space="preserve">Description of new tandem repeats in the genome of Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei S. Komissarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dyomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gaginskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04170273v1</w:t>
+              <w:t xml:space="preserve">Molecular Cytogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT D’UNE METHODE DE DOSAGE DE LA CORTICOSTERONE PILAIRE CHEZ LE LAPIN POUR VALUER LEUR STRESS ET LEURS CAPACITES D’ADAPTATION</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04047795v1</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauropsida ribosomal repeat : Deciphering of the intergenic spacer in chicken and terrapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Chicken Microchromosomes in the Lampbrush Phase : A Cytogenetic Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Galkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu Saifitdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Daks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02786983v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000475563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pericentromeric repeat identified in the genome of japanese quail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alsu F Saifitdinova</w:t>
+                <w:t xml:space="preserve">A New chicken genome assembly provides insight into avian genome structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley C. Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladeana W. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad Tomlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Minx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milinn Kremitzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02734340v1</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.116.035923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Heterogenic final cell cycle by chicken retinal lim1 horizontal progenitor cells leads to heteroploid cells with a remaining replicated genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Shirazi Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jarrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Boije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotta All-Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02734313v1</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génomique des canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Thébault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02733811v1</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.391-402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome study of a fertile donkey x mare hybrid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Revel</w:t>
+                <w:t xml:space="preserve">A duck RH panel and its potential for assisting NGS genome assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02734266v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (september), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative cytogenetics in avian species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Rose-comb mutation in chickens constitutes a structural rearrangement causing both altered comb morphology and defective sperm motility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freyja Imsland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chungang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Boije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01602948v1</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, online (6), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian Microchromosomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrative mapping analysis of chicken microchromosome 16 organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympe Chazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Cytogenetics Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02798706v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerous interchromosomal rearrangements in spite of high synteny conservation between duck and chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fluorescence in situ Hybridization Applied to Domestic Animal Cytogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Musilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02793231v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1-2), pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000245905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping by RH sequencing: organizing NGS scaffolds into chromosomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Whole genome comparative studies between chicken and turkey and their implications for avian genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren K. Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay B. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen G. Tempest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. P!ant and animal genome meeting (PAG XXI)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02749835v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de cartographie intégrée du microchromosome 16 porteur du Complexe Majeur d'Histocompatibilité et des régions organisatrices du nucléole chez la poule domestique (Gallus gallus).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Gaginskaya</w:t>
+                <w:t xml:space="preserve">Addition of the microchromosome GGA25 to the chicken genome sequence assembly through radiation hybrid and genetic mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M. Douaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR de Cytogénomique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02822388v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie intégrée du microchromosome 16, porteur du complexe majeur d'histocompatibilité, chez la poule.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Derjusheva</w:t>
+                <w:t xml:space="preserve">FISH mapping of 57 BAC clones reveals strong conservation of synteny between Galliformes and Anseriformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.M. Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01193434v1</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.303-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radiation hybrid map of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">The chicken RH map: current state of progress and microchromosome mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Denis M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 august 2006</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02822684v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117, pp.14-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation hybrid and genetic maps of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">FISH on avian lampbrush chromosomes produces higher resolution gene mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deryusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crooijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The biology of genomes, 10-14 may 2006</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02816507v1</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.241-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cytogenetic definition of the chicken geneome: the first complete avian karyotype.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Integrated maps in quail (Coturnix japonica) confirm the high degree of synteny conservation with chicken (Gallus gallus) despite 35 millions years of divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Kayang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miho Inoue-Murayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Miwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02828732v1</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (101), 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the atypical organization of the genome of Accipitridae (Aves) by molecular cytogenetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Saccone</w:t>
+                <w:t xml:space="preserve">Second report on chicken genes and chromosomes 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hoehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02763003v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.415-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conserved synteny and evolution of fucosyltransferase genes in galliformes and man.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular cytogenetic definition of the chicken geneome: the first complete avian karyotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Masabanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.M. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A.M. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02829327v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte cytogénétique du poulet : un moyen pour identifier les microchromosomes et pour comparer les génomes aviaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular cytogenetic definition of the chicken genome: The first complete avian karyotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Masabanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.M. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02763747v1</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166, pp.1367-1373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des caryotypes de la poule (Gallus gallus domesticus) et du canard commun (Anas platyrhynchos)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of conserved synteny and evolution of fucosyltransferase genes in galliformes and man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mollicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.M. Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel S.F.G.- Génomique Comparative</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02771634v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyotypes of Mallard, Muscovy and mule ducks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Seguela</w:t>
+                <w:t xml:space="preserve">Sequence and comparative analysis of the chicken genome provide unique perspectives on vertebrate evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.W. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Birney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Hardison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02769412v1</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 432 (7018), pp.695-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiquetage des microchromosomes du poulet par des marqueurs moléculaires en utilisant l'hybridation in situ en fluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cytogenetics, conserved synteny and evolution of chicken fucosyltransferase genes compared to human.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mollicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zoorob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Douaire</w:t>
+                <w:t xml:space="preserve">M.A.M. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la recherche avicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02771399v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103, pp.111-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation du gène de la synthétase des acides gras de la poule dans une région du génome conservée entre un microchromosome aviaire et le chromosome 17q humain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">The chicken cytogenetic map: an aid to microchromosome identification and avian comparative cytogenetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la recherche avicole</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02767839v1</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44, pp.795-797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular labelling of chicken microchromosomes and integration to genetic maps.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integration of chicken genomic resources to enable whole-genome sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cornelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hemmatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Veenendaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Current Problems in Avian Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02765491v1</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 102, pp.297-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ChickRH6: a chicken whole-genome radiation hybrid panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02769116v1</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (4), pp.521-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparative avian cytogenetics: establishment of chromosome correspondence by fluorescent in situ hybridisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien A.M Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02838665v1</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (sp.), pp.S23-S24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken major histocompatibility complexes B and Rfp-Y map to the same microchromosome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Assignment of TERF1 to chicken chromosome 2q32 and TERF2 to chicken chromosome 11 by fluorescence in situ hybridization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Critcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Konrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02771696v1</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 92, pp.175-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integration of the chicken genetic and cytogenetic maps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">First report on chicken genes and chromosomes 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guttenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02768832v1</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90, pp.169-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two chicken genomic libraries in the PAC and BAC cloning systems : Organization and characterization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New markers for the integration of chicken microchromosome cytogenetic and genetic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allattenyesztes es Takarmanyozas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 48, pp.75-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of 33 chicken microsatellite loci: 20 new locations on reference maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30, pp.391-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of 33 chicken microsatellite loci: 20 new locations on reference maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30, pp.382-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chicken as a model to study microchromosomes in birds: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (3), pp.209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the chicken SCD1 locus : assignment of a link group to chromosome 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (2), pp.152-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromosome banding studies in the Bateleur (Terathopius ecaudatus, Aves, Accipitridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6, pp.437-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of 16 chicken microchromosomes by molecular markers using two-colour fluorescence in situ hybridization (FISH).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 6 (4), pp.307-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of chicken cytogenetic and genetic map: 18 new polymorphic markers isolated from BAC and PAC clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.348-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poule comme modèle d'étude des microchromosomes d'oiseaux : Une revue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (3), pp.209-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of FASN and ACACA on two chicken microchromosomes disrupts the human 17q syntenic group well conserved in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. El Khadir-Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (4), pp.297-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caryotypes des canards commun (Anas platyrhynchos), Barbarie (Cairina moschata) et de leur hybride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 148, pp.695-704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assignment of Stearoyl Coenzyme A Desaturase gene (SCD1) to chicken chromosome R-band 6q 14 by in situ hybriization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.229-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping of the genetically independent chicken major histocompatibility complexes B and RFP-Y to the same microchromosome by two-color fluorescent in situ hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 75, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bumstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two chicken genomic libraries in the PAC and BAC cloning systems: Organization and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken major histocompatibility complexes B and Rfp-Y map to the same microchromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the integration of the chicken genetic and cytogenetic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAGES OU PARCS AVEC JARDIN d'HIVER : EFFET DES CONDITIONS DE LOGEMENT SUR LE COMPORTEMENT, LE STRESS ET LES PERFORMANCES DE LAPINS EN CROISSANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Flavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Guené-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème journées de la recherche cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, May 2025, Chantepie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de l'excrétion des coccidies dans différents systèmes d'élevage intérieurs ou extérieurs par coproscopie et développement d'une technique de biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Moirez-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20èmes Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAGES OU PARCS AVEC JARDIN d'HIVER : EFFET DES CONDITIONS DE LOGEMENT SUR LE COMPORTEMENT, LE STRESS ET LES PERFORMANCES DE LAPINS EN CROISSANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Flavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Guené-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, May 2025, Chantepie, France. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlot Élodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6è Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">End the cage age: French current situation and research in progress on alternative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cages vs courtyard Effect of the housing conditions on behaviour, stress and performance of growing rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Guené-Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAGES VS COURTYARD: EFFECT OF THE HOUSING CONDITIONS ON BEHAVIOUR, STRESS AND PERFORMANCE OF GROWING RABBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Flavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guené-Grand E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain. pp.228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ar Rouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin-Houzelstein Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPPEMENT D’UNE METHODE DE DOSAGE DE LA CORTICOSTERONE PILAIRE CHEZ LE LAPIN POUR VALUER LEUR STRESS ET LEURS CAPACITES D’ADAPTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.118-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauropsida ribosomal repeat : Deciphering of the intergenic spacer in chicken and terrapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Dyomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromosome study of a fertile donkey x mare hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mouney-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New pericentromeric repeat identified in the genome of japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Kulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G Dyomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei S. Komissarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alsu F Saifitdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Kulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana S. Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/CompCytogen.v12i3.27448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative cytogenetics in avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian Microchromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. European Cytogenetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerous interchromosomal rearrangements in spite of high synteny conservation between duck and chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daren Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping by RH sequencing: organizing NGS scaffolds into chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. P!ant and animal genome meeting (PAG XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, Californie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie intégrée du microchromosome 16, porteur du complexe majeur d'histocompatibilité, chez la poule.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derjusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie de cartographie intégrée du microchromosome 16 porteur du Complexe Majeur d'Histocompatibilité et des régions organisatrices du nucléole chez la poule domestique (Gallus gallus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derjusheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaginskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR de Cytogénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A radiation hybrid map of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M. Douaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 august 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Brazil, pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation hybrid and genetic maps of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M. Douaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The biology of genomes, 10-14 may 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Inconnu, pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular cytogenetic definition of the chicken geneome: the first complete avian karyotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Masabanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.M. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the atypical organization of the genome of Accipitridae (Aves) by molecular cytogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of conserved synteny and evolution of fucosyltransferase genes in galliformes and man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mollicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.A.M. Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte cytogénétique du poulet : un moyen pour identifier les microchromosomes et pour comparer les génomes aviaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des caryotypes de la poule (Gallus gallus domesticus) et du canard commun (Anas platyrhynchos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel S.F.G.- Génomique Comparative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyotypes of Mallard, Muscovy and mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seguela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etiquetage des microchromosomes du poulet par des marqueurs moléculaires en utilisant l'hybridation in situ en fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Journées de la recherche avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation du gène de la synthétase des acides gras de la poule dans une région du génome conservée entre un microchromosome aviaire et le chromosome 17q humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Journées de la recherche avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular labelling of chicken microchromosomes and integration to genetic maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Current Problems in Avian Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Prague</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the integration of the chicken genetic and cytogenetic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two chicken genomic libraries in the PAC and BAC cloning systems : Organization and characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Severac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bumstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chicken major histocompatibility complexes B and Rfp-Y map to the same microchromosome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bumstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions QUAE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Savoir-faire, 978-2-7592-4039-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4039-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative avian cytogenetic maps, using fish and bac clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Crooijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien A.M Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5202,9145 +12339,2133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 4e R : Replacement, Réhabilitation, Retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2. Travailler avec les lapins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Desplanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation Animale. La pratique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.227-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services interspécifiques de l'association des lapins à un verger de pommiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer lapins et pommiers : acquis et défis pour les recherches en agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le bien-être des animaux d'élevages intensifs, est-ce vraiment possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation éthique et fonctionnement du comité d’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813633v1</w:t>
-              </w:r>
-[...7010 lines deleted...]
-                <w:t xml:space="preserve">hal-02690147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the presence of apple trees on the behaviour of growing rabbits bred outdoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Rodriguez</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire METABIO 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044072v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fetiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire METABIO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196641v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the living environment on the behaviour of rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – 74th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de deux biomarqueurs du stress chez le lapin : corticostérone pilaire et longueur des télomères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Sccientifiques du Département GA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PANORAMA : PArticipative desigN to enhance OutdooR Access of farM Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du département GA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Unités Expérimentales confrontées à la nouvelle règlementation expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du département GA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trussardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - INP - ENVT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetic description of chicken microchromosomes at the lampbrush phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saifitdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gaginskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Galkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ischia - Naples, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chromosome Research, 22, 437 p., 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian comparative cytogenetics by fluorescent in situ hybridisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Crooijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien A.M Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seguela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European colloquium on cytogenetics of domestic animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Brno, Czech Republic. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14350,273 +14475,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RH mapping by sequencing: chromosome-scale assembly of the duck genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14626,1091 +14751,1091 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbits: breeding and animal welfare Current situation and research in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Animal Welfare, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbits: breeding and animal welfare Current situation and research in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Animal welfare, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire pâturer les lapins sous un verger : quels intérêts pour le verger et le lapin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de réflexion autour de l 'euthanasie des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Brun-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Centre INRAE Occitanie-Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le replacement de lapins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3ème cycle. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de réflexion autour de l'euthanasie des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Tours - centre INRAE Val de Loire, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole technique Ethologie et bien-être en expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chalmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Clermont Ferrand, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et fonctionnement du comité d’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formation continue continue en expérimentation animale (Règlementation en expérimentation animale, rôle et missions de la Structure Chargée du Bien-Etre Animal (SBEA) et du Colité d'Ethique), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche et évaluation du bien-être chez les oiseaux et les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formation continue en expérimentation animale (Le bien-être animal : bases et évaluation), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15720,271 +15845,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie des animaux du travail et santé: mise à mort, reconversion, retraite (EXIT) - Rapport Scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Innovation; LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE; SELMET LRDE; GENPHYSE; UMR PRC; IFCE Institut Français du Cheval et de l'Equitation. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pour le Contrat INRA-VIVALIS n°6 : expertise cytogénétique de lignée aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] n°6, 2019, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du Contrat INRA-GSK : expertise cytogénétique de lignées aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] n°1, 2015, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15994,147 +16119,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le bien-être des animaux d’élevage : est-ce toujours possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16144,91 +16269,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'éthique évalue et cadre l'expérimentation scientifique animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16238,168 +16363,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of a comparative physical genome map of the turkey (Meleagris gallopavo).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.B. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. Tempest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chicken Genomics development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cold Spring Harbor, 2005, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16546,51 +16671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flavie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Andr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guen&#233;-Grand E." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dyomin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Dyomin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei S. Komissarov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu F Saifitdinova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mouney-Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Griffin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Masabanda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Burt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.M. O'Brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saccone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollicone" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Groenen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771634v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denjean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoorob" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767839v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzadoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berg&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Severac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Desplanches" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gauvrit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gervais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521134v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233227v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kulak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Komissarov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Tsukanova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Saifitdinova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2022-0012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gaginskaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334969v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0501-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Volodkina" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley C. Warren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeana W. Hillier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Tomlinson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Minx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milinn Kremitzki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.035923" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604878v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Daks" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475563" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Shirazi Fard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jarrin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta All-Eriksson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059133" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-513" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663544v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren K. Griffin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Robertson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen G. Tempest" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-168" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deryusheva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677877v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoehn" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haaf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675031v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670633v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672371v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675974v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Hillier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birney" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Warren" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hardison" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03154" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674192v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672590v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornelissen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hemmatian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veenendaal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bosc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002021" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Crooijmans" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Critcher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Baird" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konrad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690766v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttenbach" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693656v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689459v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dawson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heimel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695598v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688728v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693191v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692469v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894206v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698934v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688020v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687977v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688369v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688430v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690147v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352655v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810081v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810116v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741240v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saifitdinova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dask" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323909" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838736v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955250v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638321v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222591v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716586v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Brun-Picard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810139v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716326v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716251v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacquement" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789653v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788100v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788167v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785183v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801267v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793566v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786466v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793522v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818807v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793864v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830426v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Robertson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Tempest" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Patel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kulak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Komissarov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Tsukanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Saifitdinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2022-0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Volodkina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dyomin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0501-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei S. Komissarov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gaginskaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Daks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley C. Warren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeana W. Hillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Tomlinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Minx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milinn Kremitzki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.035923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Shirazi Fard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jarrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta All-Eriksson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren K. Griffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Robertson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen G. Tempest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-168" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Groenen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoorob" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deryusheva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoehn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Masabanda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Burt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.M. O'Brien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollicone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Hillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Warren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hardison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03154" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornelissen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hemmatian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veenendaal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bosc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Crooijmans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Critcher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Baird" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konrad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttenbach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzadoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berg&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heimel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denjean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Severac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688369v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688430v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flavie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlot &#201;lodie Merlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guen&#233;-Grand E." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mouney-Bonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Dyomin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu F Saifitdinova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Griffin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828732v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saccone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763747v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771634v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768395v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambrier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Desplanches" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gauvrit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gervais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521134v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707340v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810116v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741240v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saifitdinova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dask" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323909" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955250v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638476v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638321v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222591v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716586v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Brun-Picard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810139v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716326v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716251v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacquement" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789653v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788167v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785183v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793565v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793566v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786466v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793522v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818807v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793864v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830426v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Robertson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Tempest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Patel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>