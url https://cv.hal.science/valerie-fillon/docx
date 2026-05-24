--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -2032,342 +2032,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenic final cell cycle by chicken retinal lim1 horizontal progenitor cells leads to heteroploid cells with a remaining replicated genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génomique des canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahrzad Shirazi Fard</w:t>
+                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Jarrin</w:t>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Boije</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Fillon</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotta All-Eriksson</w:t>
+                <w:t xml:space="preserve">Man Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.391-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644858v1</w:t>
+                <w:t xml:space="preserve">hal-01207754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique des canards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vignal</w:t>
+                <w:t xml:space="preserve">Heterogenic final cell cycle by chicken retinal lim1 horizontal progenitor cells leads to heteroploid cells with a remaining replicated genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrzad Shirazi Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Diot</w:t>
+                <w:t xml:space="preserve">Miguel Jarrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Molette</w:t>
+                <w:t xml:space="preserve">Henrik Boije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Man Rao</w:t>
+                <w:t xml:space="preserve">Charlotta All-Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (3), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207754v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A duck RH panel and its potential for assisting NGS genome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freyja Imsland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chungang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Boije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6588,273 +6588,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">Two chicken genomic libraries in the PAC and BAC cloning systems: Organization and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.67</w:t>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687977v1</w:t>
+                <w:t xml:space="preserve">hal-02686106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two chicken genomic libraries in the PAC and BAC cloning systems: Organization and characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billault</w:t>
+                <w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Severac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Fillon</w:t>
+                <w:t xml:space="preserve">N. Bumstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.69</w:t>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686106v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken major histocompatibility complexes B and Rfp-Y map to the same microchromosome</w:t>
               </w:r>
@@ -7487,346 +7487,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlot Élodie Merlot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Le Roux</w:t>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6è Journée Interdisciplinaire sur la Condition Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583894v1</w:t>
+                <w:t xml:space="preserve">hal-04713344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End the cage age: French current situation and research in progress on alternative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713344v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End the cage age: French current situation and research in progress on alternative systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">6. Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308494v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cages vs courtyard Effect of the housing conditions on behaviour, stress and performance of growing rabbits</w:t>
               </w:r>
@@ -7931,557 +7931,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAGES VS COURTYARD: EFFECT OF THE HOUSING CONDITIONS ON BEHAVIOUR, STRESS AND PERFORMANCE OF GROWING RABBITS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guené-Grand E.</w:t>
+                <w:t xml:space="preserve">David Ar Rouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain. pp.228</w:t>
+              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308549v1</w:t>
+                <w:t xml:space="preserve">hal-04672524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAGES VS COURTYARD: EFFECT OF THE HOUSING CONDITIONS ON BEHAVIOUR, STRESS AND PERFORMANCE OF GROWING RABBITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Flavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Ar Rouz</w:t>
+                <w:t xml:space="preserve">Guené-Grand E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">13th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tarragona, Spain. pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672524v1</w:t>
+                <w:t xml:space="preserve">hal-05308549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de bien-être possible pour les animaux élevés dans des conditions intensives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Interdisciplinaire sur la Condition Animale (JICA 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESE : CONTRIBUTION DE LA GENETIQUE ANIMALE A LA TRANSITION AGROECOLOGIQUE DES SYSTEMES D’ELEVAGE CUNICOLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Synthèse : contribution de la génétique animale à la transition agroécologique des systèmes d’élevage cunicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,198 +8526,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charrier François</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aubin-Houzelstein Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. EGOS (European Group for Organizational Studies) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGOS, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPPEMENT D’UNE METHODE DE DOSAGE DE LA CORTICOSTERONE PILAIRE CHEZ LE LAPIN POUR VALUER LEUR STRESS ET LEURS CAPACITES D’ADAPTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8739,106 +8739,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France. pp.118-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauropsida ribosomal repeat : Deciphering of the intergenic spacer in chicken and terrapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Dyomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8897,859 +8897,859 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome study of a fertile donkey x mare hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Calgaro</w:t>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
+                <w:t xml:space="preserve">Nathalie Mouney-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New pericentromeric repeat identified in the genome of japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M. Kulak</w:t>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander G Dyomin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alsu F Saifitdinova</w:t>
+                <w:t xml:space="preserve">Noémie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734340v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the knowledge of microchromosome repeated sequences in chicken by the sequencing of BAC clones with Pacific Bio technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Fillon</w:t>
+                <w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Kulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+                <w:t xml:space="preserve">Svetlana S. Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/CompCytogen.v12i3.27448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733811v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of interspecific hybrid chromosomes as a tool for precise comparative mapping analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">New pericentromeric repeat identified in the genome of japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Kulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G Dyomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei S. Komissarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana S. Galkina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Alsu F Saifitdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2018, Saint Petersburg, Russia. 360 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734313v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative cytogenetics in avian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian Microchromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Cytogenetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerous interchromosomal rearrangements in spite of high synteny conservation between duck and chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daren Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping by RH sequencing: organizing NGS scaffolds into chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9757,235 +9757,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. P!ant and animal genome meeting (PAG XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie intégrée du microchromosome 16, porteur du complexe majeur d'histocompatibilité, chez la poule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derjusheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de cartographie intégrée du microchromosome 16 porteur du Complexe Majeur d'Histocompatibilité et des régions organisatrices du nucléole chez la poule domestique (Gallus gallus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Solinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9994,150 +9994,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Galkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Derjusheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaginskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR de Cytogénomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rennes, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiation hybrid map of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine M. Douaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10169,100 +10169,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 august 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hybrid and genetic maps of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine M. Douaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,73 +10294,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of genomes, 10-14 may 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cytogenetic definition of the chicken geneome: the first complete avian karyotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Masabanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10419,323 +10419,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the atypical organization of the genome of Accipitridae (Aves) by molecular cytogenetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of conserved synteny and evolution of fucosyltransferase genes in galliformes and man.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Saccone</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mollicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.M. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763003v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conserved synteny and evolution of fucosyltransferase genes in galliformes and man.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the atypical organization of the genome of Accipitridae (Aves) by molecular cytogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.A.M. Groenen</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Habermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829327v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte cytogénétique du poulet : un moyen pour identifier les microchromosomes et pour comparer les génomes aviaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10794,73 +10794,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des caryotypes de la poule (Gallus gallus domesticus) et du canard commun (Anas platyrhynchos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10915,323 +10915,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel S.F.G.- Génomique Comparative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karyotypes of Mallard, Muscovy and mule ducks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Seguela</w:t>
+                <w:t xml:space="preserve">Etiquetage des microchromosomes du poulet par des marqueurs moléculaires en utilisant l'hybridation in situ en fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zoorob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t>
+              <w:t xml:space="preserve">2. Journées de la recherche avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769412v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiquetage des microchromosomes du poulet par des marqueurs moléculaires en utilisant l'hybridation in situ en fluorescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Douaire</w:t>
+                <w:t xml:space="preserve">Karyotypes of Mallard, Muscovy and mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seguela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la recherche avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Tours, France</w:t>
+              <w:t xml:space="preserve">11. European symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771399v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation du gène de la synthétase des acides gras de la poule dans une région du génome conservée entre un microchromosome aviaire et le chromosome 17q humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11273,73 +11273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de la recherche avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular labelling of chicken microchromosomes and integration to genetic maps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11361,106 +11361,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Current Problems in Avian Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the integration of the chicken genetic and cytogenetic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11519,113 +11519,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two chicken genomic libraries in the PAC and BAC cloning systems : Organization and characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Billault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11644,73 +11644,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11719,119 +11719,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bumstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken major histocompatibility complexes B and Rfp-Y map to the same microchromosome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11853,106 +11853,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zoorob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11961,97 +11961,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bumstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12061,183 +12061,183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Xavier X Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X Rognon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agathe Vieaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vieaud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editions QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Savoir-faire, 978-2-7592-4039-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions QUAE</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4039-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative avian cytogenetic maps, using fish and bac clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12285,51 +12285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12339,273 +12339,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 4e R : Replacement, Réhabilitation, Retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 8 p. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Juin</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2. Travailler avec les lapins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chambrier</w:t>
+                <w:t xml:space="preserve">Fabrice Desplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Desplanches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fillon</w:t>
+                <w:t xml:space="preserve">Didier Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation Animale. La pratique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.227-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services interspécifiques de l'association des lapins à un verger de pommiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12614,264 +12614,264 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animaux d’élevage : prendre en compte leurs ressentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numéro 349</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associer lapins et pommiers : acquis et défis pour les recherches en agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12879,514 +12879,790 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le bien-être des animaux d'élevages intensifs, est-ce vraiment possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation éthique et fonctionnement du comité d’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04813633v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death, retirement or redeployment for unproductive farm animals? Dispositional tensions in organizational routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Deneux-Le Barh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RH mapping by sequencing: chromosome-scale assembly of the duck genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the presence of apple trees on the behaviour of growing rabbits bred outdoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and limits of an organic agroforestry system associating rabbits and apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.855, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lapin, le pommier et les bénéfices écosystémiques interspécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13395,563 +13671,563 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire METABIO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the living environment on the behaviour of rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – 74th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de deux biomarqueurs du stress chez le lapin : corticostérone pilaire et longueur des télomères.</w:t>
+                <w:t xml:space="preserve">PANORAMA : PArticipative desigN to enhance OutdooR Access of farM Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sccientifiques du Département GA</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du département GA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810081v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANORAMA : PArticipative desigN to enhance OutdooR Access of farM Animals</w:t>
+                <w:t xml:space="preserve">Développement de deux biomarqueurs du stress chez le lapin : corticostérone pilaire et longueur des télomères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du département GA</w:t>
+              <w:t xml:space="preserve">Journée Sccientifiques du Département GA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810107v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Unités Expérimentales confrontées à la nouvelle règlementation expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du département GA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dienné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13960,136 +14236,136 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trussardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When morphological mutations unravel chromosomal changes in domestic chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14098,159 +14374,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - INP - ENVT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetic description of chicken microchromosomes at the lampbrush phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saifitdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14268,105 +14544,105 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Galkina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ischia - Naples, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chromosome Research, 22, 437 p., 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avian comparative cytogenetics by fluorescent in situ hybridisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14421,800 +14697,524 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European colloquium on cytogenetics of domestic animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Brno, Czech Republic. 1 p., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838736v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-02955250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbits: breeding and animal welfare Current situation and research in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Animal Welfare, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbits: breeding and animal welfare Current situation and research in progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Animal welfare, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire pâturer les lapins sous un verger : quels intérêts pour le verger et le lapin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2023, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de réflexion autour de l 'euthanasie des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Brun-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Centre INRAE Occitanie-Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le replacement de lapins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3ème cycle. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de réflexion autour de l'euthanasie des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Autran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15239,603 +15239,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Tours - centre INRAE Val de Loire, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole technique Ethologie et bien-être en expérimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chalmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Clermont Ferrand, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et fonctionnement du comité d’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formation continue continue en expérimentation animale (Règlementation en expérimentation animale, rôle et missions de la Structure Chargée du Bien-Etre Animal (SBEA) et du Colité d'Ethique), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche et évaluation du bien-être chez les oiseaux et les poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formation continue en expérimentation animale (Le bien-être animal : bases et évaluation), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal cytogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. European Advanced Postgraduate Course in Classical and Molecular Cytogenetics, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15845,91 +15845,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie des animaux du travail et santé: mise à mort, reconversion, retraite (EXIT) - Rapport Scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15941,175 +15941,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Innovation; LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE; SELMET LRDE; GENPHYSE; UMR PRC; IFCE Institut Français du Cheval et de l'Equitation. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pour le Contrat INRA-VIVALIS n°6 : expertise cytogénétique de lignée aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] n°6, 2019, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du Contrat INRA-GSK : expertise cytogénétique de lignées aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] n°1, 2015, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16119,147 +16119,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le bien-être des animaux d’élevage : est-ce toujours possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16269,91 +16269,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'éthique évalue et cadre l'expérimentation scientifique animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Fillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16363,91 +16363,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of a comparative physical genome map of the turkey (Meleagris gallopavo).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.B. Robertson</w:t>
+                <w:t xml:space="preserve">H.G. Tempest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16466,65 +16466,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chicken Genomics development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cold Spring Harbor, 2005, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16671,51 +16671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kulak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Komissarov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Tsukanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Saifitdinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2022-0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Volodkina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dyomin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0501-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei S. Komissarov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gaginskaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Daks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley C. Warren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeana W. Hillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Tomlinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Minx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milinn Kremitzki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.035923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644858v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Shirazi Fard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jarrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta All-Eriksson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren K. Griffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Robertson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen G. Tempest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-168" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Groenen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoorob" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deryusheva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoehn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Masabanda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Burt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.M. O'Brien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollicone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Hillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Warren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hardison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03154" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornelissen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hemmatian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veenendaal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bosc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Crooijmans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Critcher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Baird" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konrad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttenbach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzadoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berg&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heimel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denjean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Severac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688369v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688430v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flavie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlot &#201;lodie Merlot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308494v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308549v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guen&#233;-Grand E." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786983v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mouney-Bonnet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734340v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Dyomin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu F Saifitdinova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Griffin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822684v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828732v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saccone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763747v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771634v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771399v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767839v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765491v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768395v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769116v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838665v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840244v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambrier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Desplanches" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gauvrit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gervais" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521134v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707340v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352655v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besson" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810116v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741240v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saifitdinova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dask" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323909" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955250v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638476v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638321v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222591v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716586v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Brun-Picard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810139v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716326v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716251v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacquement" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789653v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788100v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788167v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785183v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793565v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793566v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786466v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793522v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818807v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793864v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830426v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Robertson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Tempest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Patel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-025-06145-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Janczak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/awf.2024.54" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Plagnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2023.18243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fetiveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savietto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bannelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Despeyroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770775v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kulak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Komissarov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Tsukanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu Saifitdinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2022-0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ronsin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2022.110411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chalmet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cl&#233;mot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Volodkina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dyomin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cauet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0501-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei S. Komissarov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gaginskaya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Daks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000475563" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley C. Warren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladeana W. Hillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Tomlinson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Minx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milinn Kremitzki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.035923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrzad Shirazi Fard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jarrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Boije" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta All-Eriksson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646793v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-513" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Imsland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chungang Feng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002775" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren K. Griffin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay B. Robertson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen G. Tempest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-168" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.M. Groenen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zoorob" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deryusheva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoehn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Masabanda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Burt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.M. O'Brien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coullin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mollicone" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Hillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Miller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Warren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Hardison" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03154" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornelissen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hemmatian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Veenendaal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679285v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bosc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680822v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Crooijmans" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Critcher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Baird" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Konrad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttenbach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzadoux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berg&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689459v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dawson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heimel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695598v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Darr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693344v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688728v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denjean" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686106v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billault" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Severac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687977v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688369v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688430v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308592v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flavie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05093603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moirez-Charron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308616v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Deneux-Le Barh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308494v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308529v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Andr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308549v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guen&#233;-Grand E." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139258v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin-Houzelstein Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047795v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734266v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mouney-Bonnet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Revel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733811v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734313v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Kulak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana S. Galkina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/CompCytogen.v12i3.27448" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734340v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Dyomin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alsu F Saifitdinova" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793231v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daren Griffin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749835v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerus" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816507v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828732v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Habermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saccone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763747v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771399v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767839v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765491v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768832v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768395v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769116v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771696v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838665v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113151v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae-open.com" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4039-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840244v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9226" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308653v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Desplanches" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gauvrit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gervais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521134v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rodriguez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876832v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233227v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707340v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732446v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955250v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196641v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S." TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04044072v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352655v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Besson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810081v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810116v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532565v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/359152_2.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741240v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saifitdinova" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dask" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/323909" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638476v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638321v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716586v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Brun-Picard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810139v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716326v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Autran" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716251v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacquement" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789653v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788100v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788167v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785183v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801267v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793565v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793566v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358006v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786466v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793522v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818807v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793864v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830426v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Robertson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Tempest" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Patel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>