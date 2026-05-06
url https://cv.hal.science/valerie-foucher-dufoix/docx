--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -585,187 +585,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le nom sans la chose. Enjeux toponymiques autour des 4000 à La Courneuve »</w:t>
+                <w:t xml:space="preserve">Habiter sur serre à Eden Square. Un espace collectif tempéré à l’épreuve de ses habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.2804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382103v1</w:t>
+                <w:t xml:space="preserve">hal-02433680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter sur serre à Eden Square. Un espace collectif tempéré à l’épreuve de ses habitants</w:t>
+                <w:t xml:space="preserve">« Le nom sans la chose. Enjeux toponymiques autour des 4000 à La Courneuve »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.2804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02433680v1</w:t>
+                <w:t xml:space="preserve">hal-04382103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre transformation et préservation : quel devenir pour la Cité de la Plaine à Clamart ?</w:t>
               </w:r>
@@ -930,209 +930,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une mondialisation oubliée. Les postérités ambigües de Cahors Mundi</w:t>
+                <w:t xml:space="preserve">D'une mondialisation oubliée: les postérités ambiguës de Cahors-Mundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3, pp.537-553. </w:t>
+              <w:t xml:space="preserve">, 2016, 163, pp.537--553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.163.0537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988614v1</w:t>
+                <w:t xml:space="preserve">hal-01638676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une mondialisation oubliée: les postérités ambiguës de Cahors-Mundi</w:t>
+                <w:t xml:space="preserve">D’une mondialisation oubliée. Les postérités ambigües de Cahors Mundi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 163, pp.537--553. </w:t>
+              <w:t xml:space="preserve">, 2016, 3, pp.537-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.163.0537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638676v1</w:t>
+                <w:t xml:space="preserve">hal-01988614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un personnalisme urbain? La ville et l'architecture dans Esprit et Ordre Nouveau dans l'entre-deux-guerres</w:t>
               </w:r>
@@ -2530,346 +2530,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cités-jardins du Plessis-Robinson, des ruines du mouvement moderne à la rivière enchantée</w:t>
+                <w:t xml:space="preserve">« Patrimonialisation et dépatrimonialisation. Les cités-jardins du Plessis-Robinson »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires et patrimoines. Des revendications aux conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.159-176, 2017, 978-2-343-13331-7</w:t>
+              <w:t xml:space="preserve">Mémoires et patrimoine. Des revendications aux conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988457v1</w:t>
+                <w:t xml:space="preserve">hal-04382157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Patrimonialisation et dépatrimonialisation. Les cités-jardins du Plessis-Robinson »</w:t>
+                <w:t xml:space="preserve">Les cités-jardins du Plessis-Robinson, des ruines du mouvement moderne à la rivière enchantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires et patrimoine. Des revendications aux conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Mémoires et patrimoines. Des revendications aux conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.159-176, 2017, 978-2-343-13331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382157v1</w:t>
+                <w:t xml:space="preserve">hal-01988457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 4000 logements. Amputation d'un lieu et force d'un nom</w:t>
+                <w:t xml:space="preserve">La Commune ou le portrait ambigu d’une cité française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture symbolique et renouveau des espaces marginalisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA-CF / CEREMAC, pp.175-189, 2014, 978-2-905108-09-8</w:t>
+              <w:t xml:space="preserve">The Wire. L’Amérique sur écoute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.240-254, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988580v1</w:t>
+                <w:t xml:space="preserve">hal-01988605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Commune ou le portrait ambigu d’une cité française</w:t>
+                <w:t xml:space="preserve">Les 4000 logements. Amputation d'un lieu et force d'un nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Flamand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Wire. L’Amérique sur écoute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.240-254, 2014</w:t>
+              <w:t xml:space="preserve">Architecture symbolique et renouveau des espaces marginalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA-CF / CEREMAC, pp.175-189, 2014, 978-2-905108-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988605v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rue d’Angoulême. Les aléas de la constitution d’une rue parisienne</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de serre. Technique, usages et imprévisibilité. Evaluation d’Eden square et retour sur deux opérations des années 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Foucher-Dufoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,51 +3834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49E3F942"/>
+    <w:nsid w:val="3779A2C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3982,51 +3982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D3E1914"/>
+    <w:nsid w:val="832886D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4130,51 +4130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72CF9E95"/>
+    <w:nsid w:val="6E8399A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4278,51 +4278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D4400E2D"/>
+    <w:nsid w:val="0E6E103C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4426,51 +4426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7458CEE2"/>
+    <w:nsid w:val="918C4D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4669,51 +4669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H6ZDQT6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988614v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.052.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hanappe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boccara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lepigeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Baty-Tornikian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sellali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Galbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eleb-Harl&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saudecerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Foucher-Dufoix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2804" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922493v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.048.0013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-H6ZDQT6C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.163.0537" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988424v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parde.052.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.185.0133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hanappe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Boccara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lepigeon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Baty-Tornikian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988407v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flamand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sellali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988602v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988480v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Galbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Morelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eleb-Harl&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Saudecerre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>