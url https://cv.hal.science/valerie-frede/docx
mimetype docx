--- v0 (2026-03-22)
+++ v1 (2026-05-24)
@@ -1326,371 +1326,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of educational CD-ROMs in astronomy: Information on a collaborative project</w:t>
+                <w:t xml:space="preserve">The Seasons Explained by Refutational Modeling Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.44-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03785561v1</w:t>
+                <w:t xml:space="preserve">hal-03724208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasons Explained by Refutational Modeling Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Duel » de théories concernant le développement des connaissances : l’exemple de la forme de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy Education Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7, pp.44-56</w:t>
+              <w:t xml:space="preserve">Archives de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73, pp.147-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724208v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Duel » de théories concernant le développement des connaissances : l’exemple de la forme de la Terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching astronomy for pre-service elementary teachers: A comparison of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42, pp.1819-1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2007.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560605v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching astronomy for pre-service elementary teachers: A comparison of methods</w:t>
+                <w:t xml:space="preserve">Development of educational CD-ROMs in astronomy: Information on a collaborative project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Frède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 42, pp.1819-1830. </w:t>
+              <w:t xml:space="preserve">, 2008, 41, pp.217-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2007.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2007.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03742199v1</w:t>
+                <w:t xml:space="preserve">hal-03785561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des conceptions en astronomie de futurs professeurs d'école</w:t>
               </w:r>
@@ -2995,51 +2995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.231.0055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Nobes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02676-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022119860597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11422-018-9897-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frappart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0275-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raijmakers Maartje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.11.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5D581D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.730" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKB2KSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.12.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZJLK39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785561v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.06.054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9KDSZ7P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCT9ZB1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.02.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1MX5T8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessa Nadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sessa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Frede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02071395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04960814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fr&#232;de" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.231.0055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Nobes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Panagiotaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02676-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Frappart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jmel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022119860597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11422-018-9897-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01673527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frappart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Troadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2016.02.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0275-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raijmakers Maartje" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2013.11.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5D581D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/icd.730" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TKB2KSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2009.12.013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXZJLK39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01531164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCT9ZB1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2007.06.054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9KDSZ7P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218122v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2006.02.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1MX5T8H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sessa Nadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pitout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bretanos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rollinde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Sessa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Frede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510588v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio Bretanos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02071395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04960814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>