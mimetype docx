--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework to Interpret Hydrogen–Deuterium Exchange Native Mass Spectrometry of G-Quadruplex DNA</w:t>
+                <w:t xml:space="preserve">Mutations in tau protein promote aggregation by favoring extended conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Largy</w:t>
+                <w:t xml:space="preserve">Kevin Pounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ranz</w:t>
+                <w:t xml:space="preserve">Clara Piersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrew Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c09365⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.92-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.3c00550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238553v1</w:t>
+                <w:t xml:space="preserve">hal-04510750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in tau protein promote aggregation by favoring extended conformations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A General Framework to Interpret Hydrogen–Deuterium Exchange Native Mass Spectrometry of G-Quadruplex DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Goring</w:t>
+                <w:t xml:space="preserve">Eric Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rosu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Matthieu Ranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.92-100. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (49), pp.26843 - 26857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacsau.3c00550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c09365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510750v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Electrospray Ionization of Multi-Domain Proteins via a Bead Ejection Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Khristenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -606,4757 +606,4757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Electrospray Supercharging Mechanisms of Nucleic Acid Structures</w:t>
+                <w:t xml:space="preserve">Thiosugar naphthalene diimide conjugates: G-quadruplex ligands with antiparasitic and anticancer activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debasmita Ghosh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efres Belmonte-Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Benassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Peñalver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03187⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.114183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119279v1</w:t>
+                <w:t xml:space="preserve">hal-03807361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phen‐DC 3 Induces Refolding of Human Telomeric DNA into a Chair‐Type Antiparallel G‐Quadruplex through Ligand Intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Trajkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Plavec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (40), pp.e202207384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202207384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03850360v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phen‐DC 3 Induces Refolding of Human Telomeric DNA into a Chair‐Type Antiparallel G‐Quadruplex through Ligand Intercalation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimization of G‐Quadruplex Ligands through a SAR Study by Combining Parallel Synthesis and Screening of Cationic Bis(acylhydrazones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Reznichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Franco Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202207384⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119339v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of G‐Quadruplex Ligands through a SAR Study by Combining Parallel Synthesis and Screening of Cationic Bis(acylhydrazones)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Negative Electrospray Supercharging Mechanisms of Nucleic Acid Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debasmita Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202427⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (44), pp.15386-15394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837862v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural adaptations of electrosprayed aromatic oligoamide foldamers on Ag(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Meier</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Schoof</w:t>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Wang</w:t>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuesong Li</w:t>
+                <w:t xml:space="preserve">Sarah Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Walz</w:t>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (64), pp.8938-8941. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC03286D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275254v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03850360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Binding of Alkyl Glycosides by Nonpeptidic Helix Bundles in Water: Toward Artificial Glycolipid Binding Proteins</w:t>
+                <w:t xml:space="preserve">Structural adaptations of electrosprayed aromatic oligoamide foldamers on Ag(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Hyun Yoo</w:t>
+                <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Buratto</w:t>
+                <w:t xml:space="preserve">Benedikt Schoof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arup Roy</w:t>
+                <w:t xml:space="preserve">Jinhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Morvan</w:t>
+                <w:t xml:space="preserve">Xuesong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pasco</w:t>
+                <w:t xml:space="preserve">Andreas Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (35), pp.15988-15998. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (64), pp.8938-8941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c05234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC03286D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862795v1</w:t>
+                <w:t xml:space="preserve">hal-04275254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiosugar naphthalene diimide conjugates: G-quadruplex ligands with antiparasitic and anticancer activity</w:t>
+                <w:t xml:space="preserve">Adaptive Binding of Alkyl Glycosides by Nonpeptidic Helix Bundles in Water: Toward Artificial Glycolipid Binding Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efres Belmonte-Reche</w:t>
+                <w:t xml:space="preserve">Sung Hyun Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Benassi</w:t>
+                <w:t xml:space="preserve">Jérémie Buratto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Peñalver</w:t>
+                <w:t xml:space="preserve">Arup Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+                <w:t xml:space="preserve">Estelle Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guédin</w:t>
+                <w:t xml:space="preserve">Morgane Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 232, pp.114183. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (35), pp.15988-15998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c05234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807361v1</w:t>
+                <w:t xml:space="preserve">hal-03862795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry of Nucleic Acid Noncovalent Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Largy</w:t>
+                <w:t xml:space="preserve">Quadruplex DNA-guided ligand selection from dynamic combinatorial libraries of acylhydrazones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Reznichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander König</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anton Granzhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00386⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB01908A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410847v1</w:t>
+                <w:t xml:space="preserve">hal-03186431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA G-quadruplexes for native mass spectrometry in potassium: a database of validated structures in electrospray-compatible conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Native Mass Spectrometry and Nucleic Acid G-Quadruplex Biophysics: Advancing Hand in Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab039⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (19), pp.3691-3699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.ACCOUNTS.1C00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321816v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures capture multiple stoichiometric states of an aqueous self-assembling oligourea foldamer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DNA G-quadruplexes for native mass spectrometry in potassium: a database of validated structures in electrospray-compatible conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc03604a⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (4), pp.2333 - 2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326761v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented hour-long residence time of a cation in a left-handed G-quadruplex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Marchand</w:t>
+                <w:t xml:space="preserve">Crystal structures capture multiple stoichiometric states of an aqueous self-assembling oligourea foldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Collie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina M. Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Hyun Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Pulka-Ziach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc00515d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (75), pp.9514-9517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc03604a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321839v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Mass Spectrometry and Nucleic Acid G-Quadruplex Biophysics: Advancing Hand in Hand</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mass Spectrometry of Nucleic Acid Noncovalent Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debasmita Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACS.ACCOUNTS.1C00396⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410850v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadruplex DNA-guided ligand selection from dynamic combinatorial libraries of acylhydrazones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+                <w:t xml:space="preserve">Unprecedented hour-long residence time of a cation in a left-handed G-quadruplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernaldo Richtia Winnerdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaž Bakalar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulomi Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Granzhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.379-386. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (20), pp.7151-7157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0OB01908A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1sc00515d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186431v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategies and challenges for using native ion mobility mass spectrometry in biophysics and structural biology</w:t>
+                <w:t xml:space="preserve">Software requirements for the analysis and interpretation of native ion mobility mass spectrometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perdita Barran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justin L.P. Benesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo T. Degiacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 92 (16), pp.10872-10880. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05791⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 92 (16), pp.10881-10890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960838v1</w:t>
+                <w:t xml:space="preserve">hal-02960834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision Cross Sections of Phosphoric Acid Cluster Anions in Helium Measured by Drift Tube Ion Mobility Mass Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass-resolved electronic circular dichroism ion spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lavanant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Steven Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.969-981. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6498), pp.1465-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abb1822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541705v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of RNA Hairpins and Their Kissing Complexes in Native Electrospray Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Collision Cross Sections of Phosphoric Acid Cluster Anions in Helium Measured by Drift Tube Ion Mobility Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
+                <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rabin</w:t>
+                <w:t xml:space="preserve">Hélène Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (10), pp.2035-2043. </w:t>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.969-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321844v1</w:t>
+                <w:t xml:space="preserve">hal-02541705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-resolved electronic circular dichroism ion spectroscopy</w:t>
+                <w:t xml:space="preserve">Compaction of RNA Hairpins and Their Kissing Complexes in Native Electrospray Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Daly</w:t>
+                <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rosu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clémence Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abb1822⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.2035-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882085v1</w:t>
+                <w:t xml:space="preserve">hal-03321844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software requirements for the analysis and interpretation of native ion mobility mass spectrometry data</w:t>
+                <w:t xml:space="preserve">Computational strategies and challenges for using native ion mobility mass spectrometry in biophysics and structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perdita Barran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattéo T. Degiacomi</w:t>
+                <w:t xml:space="preserve">Matteo T. Degiacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 92 (16), pp.10881-10890. </w:t>
+              <w:t xml:space="preserve">, 2020, 92 (16), pp.10872-10880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960834v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Temperature and Structural Rearrangement in Trapped Ion Mobility Spectrometry</w:t>
+                <w:t xml:space="preserve">A two-quartet G-quadruplex topology of human KIT2 is conformationally selected by a perylene derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morsa</w:t>
+                <w:t xml:space="preserve">Silvia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Hanozin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05850⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02882254v1</w:t>
+                <w:t xml:space="preserve">hal-03321840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Hydrogen/Deuterium Exchange Mass Spectrometry of Structured DNA Oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (6), pp.4402-4410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-quartet G-quadruplex topology of human KIT2 is conformationally selected by a perylene derivative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Temperature and Structural Rearrangement in Trapped Ion Mobility Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hanozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ceschi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gauthier Eppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.77-84. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (6), pp.4573-4582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321840v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for reporting ion mobility Mass Spectrometry measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+                <w:t xml:space="preserve">Native Ion Mobility Mass Spectrometry: When Gas-Phase Ion Structures Depend on the Electrospray Charging Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Khristenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A Shvartsburg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perdita Barran</w:t>
+                <w:t xml:space="preserve">Jussara Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin L P Benesch</w:t>
+                <w:t xml:space="preserve">Sandrine Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mas.21585⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1069-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02152-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012317v1</w:t>
+                <w:t xml:space="preserve">hal-02358221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing ligand and cation binding sites in G-quadruplex nucleic acids by mass spectrometry and electron photodetachment dissociation sequencing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA and RNA telomeric G-quadruplexes: what topology features can be inferred from ion mobility mass spectrometry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentina d'Atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 144 (11), pp.3518-3524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9AN00398C⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 144 (20), pp.6074-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9AN01216H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110949v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA and RNA telomeric G-quadruplexes: what topology features can be inferred from ion mobility mass spectrometry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for reporting ion mobility Mass Spectrometry measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A Shvartsburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perdita Barran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina d'Atri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justin L P Benesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144 (20), pp.6074-6088. </w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 38 (3), pp.291-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9AN01216H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mas.21585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358205v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Ion Mobility Mass Spectrometry: When Gas-Phase Ion Structures Depend on the Electrospray Charging Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing ligand and cation binding sites in G-quadruplex nucleic acids by mass spectrometry and electron photodetachment dissociation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussara Amato</w:t>
+                <w:t xml:space="preserve">Dababrata Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Livet</w:t>
+                <w:t xml:space="preserve">Daniela Verga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pagano</w:t>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Randazzo</w:t>
+                <w:t xml:space="preserve">Sophie Bombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (6), pp.1069-1081. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 144 (11), pp.3518-3524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02152-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9AN00398C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358221v1</w:t>
+                <w:t xml:space="preserve">hal-02110949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Spectroscopy of Isolated DNA Polyanions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fundamentals of ion mobility spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Marklund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00207J⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012418v1</w:t>
+                <w:t xml:space="preserve">hal-01618661v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Native Ion Mobility Q-TOF in Helium and Nitrogen for Very Fragile Noncovalent Structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of interaction between telomeric i-motif DNA and a cyclic tetraoxazole compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Sedghi Masoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudai Yamaoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Richtia Winnerdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (21), pp.2268-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201800425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-2029-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910186v1</w:t>
+                <w:t xml:space="preserve">hal-01910151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Metals and Ligands in Dinuclear Complexes on Phosphopeptide Sequencing by Electron Transfer Dissociation Tandem Mass Spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Optimizing Native Ion Mobility Q-TOF in Helium and Nitrogen for Very Fragile Noncovalent Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04516J⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (11), pp.2189-2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2029-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910173v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interaction between telomeric i-motif DNA and a cyclic tetraoxazole compound</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Metals and Ligands in Dinuclear Complexes on Phosphopeptide Sequencing by Electron Transfer Dissociation Tandem Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Richtia Winnerdy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daiki Asakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akio Miyazato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201800425⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.26597-26607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04516J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910151v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More is not always better: finding the right trade-off between affinity and selectivity of a G-quadruplex ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Spectroscopy of Isolated DNA Polyanions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky607⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Advances in ion spectroscopy - from astrophysics to biology, 217, pp.361-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00207J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910129v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Denaturation of DNA G-Quadruplexes and Their Complexes with Ligands: Thermodynamic Analysis of the Multiple States Revealed by Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Zenobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (39), pp.12553-12565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.8b07302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Guanine Duplex and Cytosine Duplex DNA with Uninterrupted Spines of Ag(I)-Mediated Base Pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More is not always better: finding the right trade-off between affinity and selectivity of a G-quadruplex ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Zuffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Dune Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven M Swasey</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentina Pirota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02851⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012389v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of ion mobility spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Parallel Guanine Duplex and Cytosine Duplex DNA with Uninterrupted Spines of Ag(I)-Mediated Base Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M Swasey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy M Copp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Marklund</w:t>
+                <w:t xml:space="preserve">Elisabeth G Gwinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42, pp.51-59. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (22), pp.6605-6610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b02851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618661v3</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatics Explains the Position-Dependent Effect of G⋅U Wobble Base Pairs on the Affinity of RNA Kissing Complexes</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Evaluation of 2,9-Bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline Derivatives as G-Quadruplex Ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Abi‐ghanem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+                <w:t xml:space="preserve">Nassima Meriem Gueddouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dausse</w:t>
+                <w:t xml:space="preserve">Rosales Myanou Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Toulmé</w:t>
+                <w:t xml:space="preserve">Luisa Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700337⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.146-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201600511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629266v1</w:t>
+                <w:t xml:space="preserve">hal-01461586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift Tube Ion Mobility: How to Reconstruct Collision Cross Section Distributions from Arrival Time Distributions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b01736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of Duplex Nucleic Acids upon Native Electrospray Mass Spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Electrostatics Explains the Position-Dependent Effect of G⋅U Wobble Base Pairs on the Affinity of RNA Kissing Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Abi‐ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Porrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hansel Gómez</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Toulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.7b00084⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (19), pp.2782-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201700337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127049v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Evaluation of 2,9-Bis[(substituted-aminomethyl)phenyl]-1,10-phenanthroline Derivatives as G-Quadruplex Ligands.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+                <w:t xml:space="preserve">Compaction of Duplex Nucleic Acids upon Native Electrospray Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ronga</w:t>
+                <w:t xml:space="preserve">Leonardo Darré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabindra Nath Das</w:t>
+                <w:t xml:space="preserve">Hansel Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.146-160. </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (5), pp.454-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201600511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.7b00084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461586v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and Cooperative Ligand Binding to Antiparallel Human Telomeric DNA G-Quadruplexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Folding and misfolding pathways of G-quadruplex DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601937⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537094v1</w:t>
+                <w:t xml:space="preserve">inserm-01385240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding and misfolding pathways of G-quadruplex DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Selective and Cooperative Ligand Binding to Antiparallel Human Telomeric DNA G-Quadruplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Strzelecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (28), pp.9551-9555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01385240v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Stabilization of c-MYC and c-KIT G-Quadruplex DNA Structures by Indolylmethyleneindanone Scaffolds</w:t>
               </w:r>
@@ -5368,77 +5368,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K V Diveshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saaz Sakrikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Harikrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (25), pp.3571-3585. </w:t>
@@ -5470,1560 +5470,1694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking molecular models with ion mobility experiments. Illustration with a rigid nucleic acid structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping quaternary assemblies of water-soluble non-peptide helical foldamers by sequence manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Collie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Pulka-Ziach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina D 'Atri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caterina Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3590⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (11), pp.871-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01146158v1</w:t>
+                <w:t xml:space="preserve">hal-05592463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Electrospray Mass Spectrometry of DNA G-Quadruplexes in Potassium Solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Linking molecular models with ion mobility experiments. Illustration with a rigid nucleic acid structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina D 'Atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (5), pp.711-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-014-0890-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01385783v1</w:t>
+                <w:t xml:space="preserve">inserm-01146158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of Palladium(II) and Platinum(II) Metallo-Rectangles with a Guanosine-Substituted Terpyridine and Study of Their Interactions with Quadruplex DNA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinctive structural motifs of RNA G-quadruplexes composed of AGG, CGG and UGG trinucleotide repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Cubo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+                <w:t xml:space="preserve">Magdalena Malgowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Gudanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Kierzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Wyszko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201304905⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (15), pp.10196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01387138v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01260985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of chemically modified G-rich sequences into tetramolecular DNA G-quadruplexes and higher order structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nucleic acid ion structures in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (39), pp.21204 - 21218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP02362E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2014.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01385785v1</w:t>
+                <w:t xml:space="preserve">inserm-01385789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilgrim's guide to G-quadruplex nucleic acid folding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Native Electrospray Mass Spectrometry of DNA G-Quadruplexes in Potassium Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (7), pp.1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-014-0890-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2014.08.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01385787v1</w:t>
+                <w:t xml:space="preserve">inserm-01385783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleic acid ion structures in the gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assembly of Palladium(II) and Platinum(II) Metallo-Rectangles with a Guanosine-Substituted Terpyridine and Study of Their Interactions with Quadruplex DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushobhan Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Cubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (16), pp.4772 - 4779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201304905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP02362E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01385789v1</w:t>
+                <w:t xml:space="preserve">inserm-01387138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive structural motifs of RNA G-quadruplexes composed of AGG, CGG and UGG trinucleotide repeats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembly of chemically modified G-rich sequences into tetramolecular DNA G-quadruplexes and higher order structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gabelica</w:t>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dursun Nizam Korkut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku710⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nucleic Acids Nanotechnology, 67, pp.159 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01260985v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01385785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple and cooperative binding of fluorescence light-up probe Thioflavin T with human telomere DNA G-quadruplex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A pilgrim's guide to G-quadruplex nucleic acid folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi4006072⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01388017v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01385787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium ion binding to DNA G-quadruplexes: do electrospray mass spectra faithfully reflect the solution-phase species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balthasart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Plavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13361-012-0499-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00980848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic i-motif structures are preserved in DNA negatively charged ions produced by electrospray mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiple and cooperative binding of fluorescence light-up probe Thioflavin T with human telomere DNA G-quadruplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Maeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Fujimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Joly</w:t>
+                <w:t xml:space="preserve">Hidenobu Yaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grégoire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Takashi Murashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.5620 - 5628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi4006072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533459v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01388017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands playing musical chairs with G-quadruplex DNA: a rapid and simple displacement assay for identifying selective G-quadruplex binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zwitterionic i-motif structures are preserved in DNA negatively charged ions produced by electrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monchaud</w:t>
+                <w:t xml:space="preserve">Laure Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Gilles Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bertrand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (41), pp.13448-13454</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311781v1</w:t>
+                <w:t xml:space="preserve">hal-00533459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Signature of DNA G-quadruplexes in the Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 130, pp.1810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ligands playing musical chairs with G-quadruplex DNA: a rapid and simple displacement assay for identifying selective G-quadruplex binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Smargiasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (8), pp.1207-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2008.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stabilization and structure of telomeric and c-myc region intramolecular G-quadruplexes: the role of central cations and small planar ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin S. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. Bowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (4), pp.895-904. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja065989p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7033,855 +7167,855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, biophysical and antiprotozoal evaluation of new promising 2,9-bis[(substituted-aminomethyl)]-4,7-phenyl-1,10-phenanthroline derivatives by targeting G-quadruplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciforum sponsored by Pharmaceuticals, Nov 2022, BORDEAUX CEDEX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision cross sections of phosphoric acid cluster anions and their use as calibrants for traveling wave ion mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mobility Spectrometry: Towards Standard Operating Procedures (Ion Mobility MS Interest Group workshop report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian H Clowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J Valentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASMS, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion mobility:How to reconstruct collision cross section distributions from arrival time distributions measured in drift tube IMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMS 2017 65th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation binding to nucleic acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Simulations Coupled with Ion Mobility Experiments Reveal the Fate of Nucleic Acids in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentina d'Atri</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Darré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS 2016 64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+              <w:t xml:space="preserve">64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562180v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Simulations Coupled with Ion Mobility Experiments Reveal the Fate of Nucleic Acids in the Gas Phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Cation binding to nucleic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Darré</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina d'Atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+              <w:t xml:space="preserve">ASMS 2016 64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562153v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens to DNA duplexes in the gas phase?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Porrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 63rd ASMS Conference on Mass Spectrometry and Allied Topics (ASMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, St Louis, United States. , Proceedings of the ASMS Annual Conference 2015 St. Louis, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7891,111 +8025,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mobility -Mass Spectrometry: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Sobott; Alison Ashcroft. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Mobility-Mass Spectrometry: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-25, 2021, New Developments in Mass Spectrometry, 978-1-83916-166-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781839162886-00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8005,227 +8139,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in tau protein promote aggregation by favoring extended conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Piersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Goring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la spectrométrie de masse à mobilité ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8372,51 +8506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din-Beaurepaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17010030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Largy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ranz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piersson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khristenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Haustant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mesmin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasmita Ghosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Ghosh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Trajkovski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Plavec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Franco Pinto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202427" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schoof" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC03286D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hyun Yoo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buratto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pasco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05234" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efres Belmonte-Reche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;alver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benabou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00386" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab039" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina M. Lombardo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pulka-Ziach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03604a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernaldo Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Bakalar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Das" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Heddi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00515d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.ACCOUNTS.1C00396" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01908A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Allison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdita Barran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo T. Degiacomi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05791" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321844v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rabin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Porrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00060" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb1822" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L.P. Benesch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o T. Degiacomi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05792" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morsa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05850" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceschi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.09.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A Shvartsburg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L P Benesch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21585" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110949v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dababrata Paul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN00398C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Atri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN01216H" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Amato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Livet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02152-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00207J" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2029-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Asakawa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Miyazato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04516J" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910151v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sedghi Masoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Yamaoki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800425" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zuffo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Doria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pirota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky607" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zenobi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07302" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Swasey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy M Copp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G Gwinn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02851" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618661v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marklund" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi&#8208;ghanem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dausse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Toulm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700337" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01736" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Darr&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel G&#243;mez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.7b00084" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461586v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosales Myanou Hurtado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Strzelecka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw970" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K V Diveshkumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaz Sakrikar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harikrishna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00120" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D 'Atri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3590" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385783v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0890-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01387138v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Ghosh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cubo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304905" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dursun Nizam Korkut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2014.01.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385787v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.08.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02362E" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01260985v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Malgowska" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gudanis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kierzek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Wyszko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gabelica" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku710" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01388017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Maeda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujimoto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenobu Yaku" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murashima" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4006072" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balthasart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0499-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin S. Baker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Bowers" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065989p" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BSF5G70V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018411v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557049v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Clowers" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Valentine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547797v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562180v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Delahaye" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463389v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162886-00001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255772v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din-Beaurepaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17010030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piersson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00550" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Largy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ranz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khristenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Haustant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mesmin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efres Belmonte-Reche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;alver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Ghosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Trajkovski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Plavec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Franco Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202427" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasmita Ghosh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schoof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC03286D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hyun Yoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buratto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01908A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.ACCOUNTS.1C00396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina M. Lombardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pulka-Ziach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03604a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benabou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernaldo Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Bakalar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Das" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Heddi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00515d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Allison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdita Barran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L.P. Benesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o T. Degiacomi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05792" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb1822" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rabin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Porrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo T. Degiacomi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceschi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sissi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.09.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05298" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morsa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Amato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Livet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02152-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Atri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN01216H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A Shvartsburg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L P Benesch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dababrata Paul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN00398C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618661v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marklund" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910151v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sedghi Masoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Yamaoki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800425" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2029-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Asakawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Miyazato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04516J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00207J" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zenobi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07302" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zuffo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Doria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pirota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Swasey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy M Copp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G Gwinn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02851" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosales Myanou Hurtado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600511" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01736" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629266v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi&#8208;ghanem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dausse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Toulm&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Darr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel G&#243;mez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.7b00084" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw970" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Strzelecka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601937" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K V Diveshkumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaz Sakrikar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harikrishna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00120" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Lombardo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fremaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2353" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146158v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D 'Atri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3590" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01260985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Malgowska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gudanis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kierzek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Wyszko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gabelica" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku710" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02362E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0890-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01387138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Ghosh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mendoza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cubo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304905" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dursun Nizam Korkut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2014.01.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.08.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balthasart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0499-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01388017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Maeda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujimoto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenobu Yaku" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murashima" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4006072" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258139v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin S. Baker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Bowers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065989p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BSF5G70V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Clowers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Valentine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Delahaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162886-00001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463401v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>