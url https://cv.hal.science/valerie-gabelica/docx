--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -234,321 +234,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in tau protein promote aggregation by favoring extended conformations</w:t>
+                <w:t xml:space="preserve">A General Framework to Interpret Hydrogen–Deuterium Exchange Native Mass Spectrometry of G-Quadruplex DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pounot</w:t>
+                <w:t xml:space="preserve">Eric Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Piersson</w:t>
+                <w:t xml:space="preserve">Matthieu Ranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Goring</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.3c00550⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (49), pp.26843 - 26857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c09365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510750v1</w:t>
+                <w:t xml:space="preserve">hal-05238553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework to Interpret Hydrogen–Deuterium Exchange Native Mass Spectrometry of G-Quadruplex DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in tau protein promote aggregation by favoring extended conformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pounot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Piersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Largy</w:t>
+                <w:t xml:space="preserve">Andrew Goring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ranz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (49), pp.26843 - 26857. </w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.92-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c09365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.3c00550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238553v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Electrospray Ionization of Multi-Domain Proteins via a Bead Ejection Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Khristenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,529 +740,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phen‐DC 3 Induces Refolding of Human Telomeric DNA into a Chair‐Type Antiparallel G‐Quadruplex through Ligand Intercalation</w:t>
+                <w:t xml:space="preserve">Negative Electrospray Supercharging Mechanisms of Nucleic Acid Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Ghosh</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Debasmita Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janez Plavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202207384⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (44), pp.15386-15394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119339v1</w:t>
+                <w:t xml:space="preserve">hal-04119279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of G‐Quadruplex Ligands through a SAR Study by Combining Parallel Synthesis and Screening of Cationic Bis(acylhydrazones)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Reznichenko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202202427⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837862v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03850360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Electrospray Supercharging Mechanisms of Nucleic Acid Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phen‐DC 3 Induces Refolding of Human Telomeric DNA into a Chair‐Type Antiparallel G‐Quadruplex through Ligand Intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Trajkovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debasmita Ghosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+                <w:t xml:space="preserve">Janez Plavec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (44), pp.15386-15394. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (40), pp.e202207384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202207384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119279v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Antiprotozoal Evaluation of New Promising 2,9-Bis[(substituted-aminomethyl)]-4,7-phenyl-1,10phenanthroline Derivatives, a Potential Alternative Scaffold to Drug Efflux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of G‐Quadruplex Ligands through a SAR Study by Combining Parallel Synthesis and Screening of Cationic Bis(acylhydrazones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Cohen</w:t>
+                <w:t xml:space="preserve">Oksana Reznichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+                <w:t xml:space="preserve">Denis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Monic</w:t>
+                <w:t xml:space="preserve">Jaime Franco Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Savrimoutou</w:t>
+                <w:t xml:space="preserve">Liliane Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (11), pp.1339. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11111339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03850360v1</w:t>
+                <w:t xml:space="preserve">hal-03837862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural adaptations of electrosprayed aromatic oligoamide foldamers on Ag(111)</w:t>
               </w:r>
@@ -1510,594 +1510,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadruplex DNA-guided ligand selection from dynamic combinatorial libraries of acylhydrazones</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Native Mass Spectrometry and Nucleic Acid G-Quadruplex Biophysics: Advancing Hand in Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Granzhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB01908A⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (19), pp.3691-3699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACS.ACCOUNTS.1C00396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186431v1</w:t>
+                <w:t xml:space="preserve">hal-03410850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Mass Spectrometry and Nucleic Acid G-Quadruplex Biophysics: Advancing Hand in Hand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quadruplex DNA-guided ligand selection from dynamic combinatorial libraries of acylhydrazones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Reznichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cucchiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Granzhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (19), pp.3691-3699. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.379-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ACS.ACCOUNTS.1C00396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0OB01908A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410850v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA G-quadruplexes for native mass spectrometry in potassium: a database of validated structures in electrospray-compatible conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Spectrometry of Nucleic Acid Noncovalent Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Ghosh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Debasmita Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab039⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321816v1</w:t>
+                <w:t xml:space="preserve">hal-03410847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures capture multiple stoichiometric states of an aqueous self-assembling oligourea foldamer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DNA G-quadruplexes for native mass spectrometry in potassium: a database of validated structures in electrospray-compatible conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc03604a⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (4), pp.2333 - 2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326761v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry of Nucleic Acid Noncovalent Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Largy</w:t>
+                <w:t xml:space="preserve">Crystal structures capture multiple stoichiometric states of an aqueous self-assembling oligourea foldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Collie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander König</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Debasmita Ghosh</w:t>
+                <w:t xml:space="preserve">Caterina M. Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Hyun Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Benabou</w:t>
+                <w:t xml:space="preserve">Karolina Pulka-Ziach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (75), pp.9514-9517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.1c00386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cc03604a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410847v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented hour-long residence time of a cation in a left-handed G-quadruplex</w:t>
               </w:r>
@@ -2211,265 +2211,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software requirements for the analysis and interpretation of native ion mobility mass spectrometry data</w:t>
+                <w:t xml:space="preserve">Computational strategies and challenges for using native ion mobility mass spectrometry in biophysics and structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Allison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perdita Barran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin L.P. Benesch</w:t>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cianférani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mattéo T. Degiacomi</w:t>
+                <w:t xml:space="preserve">Matteo T. Degiacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 92 (16), pp.10881-10890. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05792⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 92 (16), pp.10872-10880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960834v1</w:t>
+                <w:t xml:space="preserve">hal-02960838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-resolved electronic circular dichroism ion spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction of RNA Hairpins and Their Kissing Complexes in Native Electrospray Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Daly</w:t>
+                <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rosu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368 (6498), pp.1465-1468. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.2035-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abb1822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882085v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision Cross Sections of Phosphoric Acid Cluster Anions in Helium Measured by Drift Tube Ion Mobility Mass Spectrometry</w:t>
               </w:r>
@@ -2481,64 +2507,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2579,888 +2605,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of RNA Hairpins and Their Kissing Complexes in Native Electrospray Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software requirements for the analysis and interpretation of native ion mobility mass spectrometry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perdita Barran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
+                <w:t xml:space="preserve">Justin L.P. Benesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cianférani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rabin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mattéo T. Degiacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00060⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (16), pp.10881-10890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321844v1</w:t>
+                <w:t xml:space="preserve">hal-02960834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational strategies and challenges for using native ion mobility mass spectrometry in biophysics and structural biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cianférani</w:t>
+                <w:t xml:space="preserve">Mass-resolved electronic circular dichroism ion spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo T. Degiacomi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (16), pp.10872-10880. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6498), pp.1465-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abb1822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960838v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-quartet G-quadruplex topology of human KIT2 is conformationally selected by a perylene derivative</w:t>
+                <w:t xml:space="preserve">Effective Temperature and Structural Rearrangement in Trapped Ion Mobility Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Ceschi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Denis Morsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hanozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Eppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (6), pp.4573-4582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321840v1</w:t>
+                <w:t xml:space="preserve">hal-02882254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Hydrogen/Deuterium Exchange Mass Spectrometry of Structured DNA Oligonucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Largy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (6), pp.4402-4410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Temperature and Structural Rearrangement in Trapped Ion Mobility Spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-quartet G-quadruplex topology of human KIT2 is conformationally selected by a perylene derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Eppe</w:t>
+                <w:t xml:space="preserve">Silvia Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Largy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quinton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Sissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (6), pp.4573-4582. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.77-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882254v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native Ion Mobility Mass Spectrometry: When Gas-Phase Ion Structures Depend on the Electrospray Charging Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA and RNA telomeric G-quadruplexes: what topology features can be inferred from ion mobility mass spectrometry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussara Amato</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentina d'Atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02152-3⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (20), pp.6074-6088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9AN01216H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358221v1</w:t>
+                <w:t xml:space="preserve">hal-02358205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA and RNA telomeric G-quadruplexes: what topology features can be inferred from ion mobility mass spectrometry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native Ion Mobility Mass Spectrometry: When Gas-Phase Ion Structures Depend on the Electrospray Charging Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Khristenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussara Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina d'Atri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144 (20), pp.6074-6088. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1069-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9AN01216H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02152-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358205v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for reporting ion mobility Mass Spectrometry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A Shvartsburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3684,51 +3684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of ion mobility spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Marklund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3769,568 +3769,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618661v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of interaction between telomeric i-motif DNA and a cyclic tetraoxazole compound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Spectroscopy of Isolated DNA Polyanions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201800425⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Advances in ion spectroscopy - from astrophysics to biology, 217, pp.361-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00207J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910151v2</w:t>
+                <w:t xml:space="preserve">hal-02012418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Native Ion Mobility Q-TOF in Helium and Nitrogen for Very Fragile Noncovalent Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (11), pp.2189-2198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13361-018-2029-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Metals and Ligands in Dinuclear Complexes on Phosphopeptide Sequencing by Electron Transfer Dissociation Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiki Asakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akio Miyazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.26597-26607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CP04516J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Spectroscopy of Isolated DNA Polyanions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of interaction between telomeric i-motif DNA and a cyclic tetraoxazole compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Sedghi Masoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudai Yamaoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Richtia Winnerdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Advances in ion spectroscopy - from astrophysics to biology, 217, pp.361-382. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (21), pp.2268-2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8FD00207J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201800425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012418v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Denaturation of DNA G-Quadruplexes and Their Complexes with Ligands: Thermodynamic Analysis of the Multiple States Revealed by Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Zenobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (39), pp.12553-12565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4511,77 +4511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Guanine Duplex and Cytosine Duplex DNA with Uninterrupted Spines of Ag(I)-Mediated Base Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M Swasey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy M Copp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth G Gwinn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4756,334 +4756,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift Tube Ion Mobility: How to Reconstruct Collision Cross Section Distributions from Arrival Time Distributions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Livet</w:t>
+                <w:t xml:space="preserve">Electrostatics Explains the Position-Dependent Effect of G⋅U Wobble Base Pairs on the Affinity of RNA Kissing Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Abi‐ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rosu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Toulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b01736⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (19), pp.2782-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201700337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639191v1</w:t>
+                <w:t xml:space="preserve">hal-01629266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatics Explains the Position-Dependent Effect of G⋅U Wobble Base Pairs on the Affinity of RNA Kissing Complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drift Tube Ion Mobility: How to Reconstruct Collision Cross Section Distributions from Arrival Time Distributions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (19), pp.2782-2790. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201700337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b01736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629266v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of Duplex Nucleic Acids upon Native Electrospray Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Porrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Darré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,222 +5141,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folding and misfolding pathways of G-quadruplex DNA</w:t>
+                <w:t xml:space="preserve">Selective and Cooperative Ligand Binding to Antiparallel Human Telomeric DNA G-Quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Strzelecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw970⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (28), pp.9551-9555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01385240v1</w:t>
+                <w:t xml:space="preserve">hal-01537094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective and Cooperative Ligand Binding to Antiparallel Human Telomeric DNA G-Quadruplexes</w:t>
+                <w:t xml:space="preserve">Folding and misfolding pathways of G-quadruplex DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (28), pp.9551-9555. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201601937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537094v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01385240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Stabilization of c-MYC and c-KIT G-Quadruplex DNA Structures by Indolylmethyleneindanone Scaffolds</w:t>
               </w:r>
@@ -5368,77 +5368,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K V Diveshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saaz Sakrikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Harikrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (25), pp.3571-3585. </w:t>
@@ -5470,278 +5470,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping quaternary assemblies of water-soluble non-peptide helical foldamers by sequence manipulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking molecular models with ion mobility experiments. Illustration with a rigid nucleic acid structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Lombardo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Valentina D 'Atri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gabelica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (5), pp.711-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592463v1</w:t>
+                <w:t xml:space="preserve">inserm-01146158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking molecular models with ion mobility experiments. Illustration with a rigid nucleic acid structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping quaternary assemblies of water-soluble non-peptide helical foldamers by sequence manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Collie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Pulka-Ziach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina D 'Atri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Juliette Fremaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (5), pp.711-726. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (11), pp.871-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01146158v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinctive structural motifs of RNA G-quadruplexes composed of AGG, CGG and UGG trinucleotide repeats</w:t>
               </w:r>
@@ -5861,64 +5861,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleic acid ion structures in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (39), pp.21204 - 21218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5965,51 +5965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native Electrospray Mass Spectrometry of DNA G-Quadruplexes in Potassium Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (7), pp.1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6082,64 +6082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Cubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (16), pp.4772 - 4779. </w:t>
@@ -6203,77 +6203,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dursun Nizam Korkut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nucleic Acids Nanotechnology, 67, pp.159 - 168. </w:t>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilgrim's guide to G-quadruplex nucleic acid folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105, pp.1 - 3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6402,64 +6402,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonium ion binding to DNA G-quadruplexes: do electrospray mass spectra faithfully reflect the solution-phase species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Balthasart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Plavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6493,51 +6493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple and cooperative binding of fluorescence light-up probe Thioflavin T with human telomere DNA G-quadruplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuichi Maeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,64 +6627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic i-motif structures are preserved in DNA negatively charged ions produced by electrospray mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6748,64 +6748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared Signature of DNA G-quadruplexes in the Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Smargiasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 90 (8), pp.1207-1223. </w:t>
@@ -7007,51 +7007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization and structure of telomeric and c-myc region intramolecular G-quadruplexes: the role of central cations and small planar ligands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin S. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7233,51 +7233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Savrimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciforum sponsored by Pharmaceuticals, Nov 2022, BORDEAUX CEDEX, France</w:t>
@@ -7332,64 +7332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7427,51 +7427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mobility Spectrometry: Towards Standard Operating Procedures (Ion Mobility MS Interest Group workshop report)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian H Clowers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7535,77 +7535,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion mobility:How to reconstruct collision cross section distributions from arrival time distributions measured in drift tube IMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASMS 2017 65th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7624,277 +7624,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Simulations Coupled with Ion Mobility Experiments Reveal the Fate of Nucleic Acids in the Gas Phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cation binding to nucleic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Darré</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina d'Atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+              <w:t xml:space="preserve">ASMS 2016 64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562153v1</w:t>
+                <w:t xml:space="preserve">hal-01562180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation binding to nucleic acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Simulations Coupled with Ion Mobility Experiments Reveal the Fate of Nucleic Acids in the Gas Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Porrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentina d'Atri</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Abi-Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Darré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS 2016 64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+              <w:t xml:space="preserve">64th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562180v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7912,77 +7912,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens to DNA duplexes in the gas phase?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Porrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 63rd ASMS Conference on Mass Spectrometry and Allied Topics (ASMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, St Louis, United States. , Proceedings of the ASMS Annual Conference 2015 St. Louis, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8039,51 +8039,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Mobility -Mass Spectrometry: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Sobott; Alison Ashcroft. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Mobility-Mass Spectrometry: Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.1-25, 2021, New Developments in Mass Spectrometry, 978-1-83916-166-7. </w:t>
@@ -8153,103 +8153,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in tau protein promote aggregation by favoring extended conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Piersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8275,51 +8275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la spectrométrie de masse à mobilité ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gabelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8506,51 +8506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din-Beaurepaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17010030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piersson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goring" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00550" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Largy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ranz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09365" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khristenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Haustant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mesmin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efres Belmonte-Reche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;alver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Ghosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Trajkovski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Plavec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Franco Pinto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202427" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasmita Ghosh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schoof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC03286D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hyun Yoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buratto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01908A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.ACCOUNTS.1C00396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina M. Lombardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pulka-Ziach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03604a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benabou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernaldo Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Bakalar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Das" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Heddi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00515d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Allison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdita Barran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L.P. Benesch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o T. Degiacomi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05792" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb1822" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rabin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Porrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00060" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo T. Degiacomi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceschi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sissi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.09.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05298" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882254v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morsa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Amato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Livet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02152-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Atri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN01216H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A Shvartsburg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L P Benesch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dababrata Paul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN00398C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618661v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marklund" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910151v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sedghi Masoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Yamaoki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800425" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910186v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2029-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Asakawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Miyazato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04516J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00207J" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zenobi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07302" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zuffo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Doria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pirota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Swasey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy M Copp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G Gwinn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02851" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosales Myanou Hurtado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600511" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639191v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01736" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629266v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi&#8208;ghanem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dausse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Toulm&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Darr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel G&#243;mez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.7b00084" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385240v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw970" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Strzelecka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601937" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K V Diveshkumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaz Sakrikar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harikrishna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00120" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Lombardo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fremaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2353" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146158v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D 'Atri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3590" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01260985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Malgowska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gudanis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kierzek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Wyszko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gabelica" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku710" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02362E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0890-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01387138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Ghosh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mendoza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cubo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304905" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dursun Nizam Korkut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2014.01.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.08.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balthasart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0499-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01388017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Maeda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujimoto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenobu Yaku" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murashima" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4006072" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258139v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin S. Baker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Bowers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065989p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BSF5G70V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Clowers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Valentine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Delahaye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162886-00001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463401v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Milano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din-Beaurepaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17010030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Largy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ranz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gabelica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c09365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pounot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piersson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.3c00550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Khristenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Haustant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mesmin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efres Belmonte-Reche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pe&#241;alver" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cucchiarini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;din" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debasmita Ghosh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03187" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03850360v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Ghosh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Trajkovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Plavec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202207384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837862v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leclercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Franco Pinto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Mouawad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202427" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schoof" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC03286D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Hyun Yoo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buratto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACS.ACCOUNTS.1C00396" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186431v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01908A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Benabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.1c00386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Collie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina M. Lombardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pulka-Ziach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc03604a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernaldo Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Bakalar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Das" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Heddi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc00515d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Allison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdita Barran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cianf&#233;rani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo T. Degiacomi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05791" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321844v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rabin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Porrini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02541705v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Calabrese" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L.P. Benesch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o T. Degiacomi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05792" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Daly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb1822" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morsa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hanozin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Eppe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05850" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05298" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ceschi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sissi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.09.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina d'Atri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN01216H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358221v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussara Amato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Livet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02152-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A Shvartsburg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin L P Benesch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21585" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110949v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dababrata Paul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9AN00398C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618661v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Marklund" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00207J" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2029-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910173v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Asakawa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Miyazato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04516J" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910151v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Sedghi Masoud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudai Yamaoki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Richtia Winnerdy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800425" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910198v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zenobi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b07302" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910129v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Zuffo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Doria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pirota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky607" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Swasey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy M Copp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth G Gwinn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b02851" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Meriem Gueddouda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosales Myanou Hurtado" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Das" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201600511" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Abi&#8208;ghanem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dausse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Toulm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639191v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b01736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Darr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansel G&#243;mez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.7b00084" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Strzelecka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601937" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw970" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K V Diveshkumar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaz Sakrikar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Harikrishna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00120" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D 'Atri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3590" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Lombardo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fremaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01260985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Malgowska" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gudanis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kierzek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Wyszko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gabelica" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku710" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP02362E" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-014-0890-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01387138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushobhan Ghosh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Mendoza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cubo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304905" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dursun Nizam Korkut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amrane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2014.01.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.08.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balthasart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0499-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01388017v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Maeda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fujimoto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidenobu Yaku" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Murashima" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4006072" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Joly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gr&#233;goire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lemaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monchaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Smargiasso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258139v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin S. Baker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Pauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Bowers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065989p" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BSF5G70V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557049v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian H Clowers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Valentine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547797v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Delahaye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562153v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839162886-00001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463401v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>