--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -2093,191 +2093,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
+                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
+              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826231v1</w:t>
+                <w:t xml:space="preserve">hal-03542696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
+                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
+              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542696v1</w:t>
+                <w:t xml:space="preserve">hal-03826231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do probiotic dairy starters adapt to vegetable milks?</w:t>
               </w:r>
@@ -4681,277 +4681,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphopetides in hard cooked type cheeses are only partially degraded by peptidases of thermophilic lactic acid bacteria</w:t>
+                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454043v1</w:t>
+                <w:t xml:space="preserve">hal-01454138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
+                <w:t xml:space="preserve">Phosphopetides in hard cooked type cheeses are only partially degraded by peptidases of thermophilic lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454138v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison of strains of Lactobacillus helveticus and Lactobacillus delbrueckii modify the antihypertensive activity in Swip-type cheeses</w:t>
               </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
@@ -7464,287 +7464,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy starters and fermented dairy products modulate gut mucosal immunity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
+                <w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851767v1</w:t>
+                <w:t xml:space="preserve">hal-03520425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Dairy starters and fermented dairy products modulate gut mucosal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251-252, pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520425v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t>
               </w:r>
@@ -8532,295 +8532,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364876v1</w:t>
+                <w:t xml:space="preserve">hal-02622736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Heloisa Da Silva</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622736v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes microbiens transforment les légumineuses</w:t>
               </w:r>
@@ -10078,291 +10078,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
+                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454593v1</w:t>
+                <w:t xml:space="preserve">hal-01454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
+                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.919-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454569v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of somatic cells on dairy processes and products : a review</w:t>
               </w:r>
@@ -10374,64 +10374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11232,303 +11232,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original features of cell-envelope proteinases of Lactobacillus helveticus. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Genay</w:t>
+                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Atlan</w:t>
+                <w:t xml:space="preserve">Stéfania Carpino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.01.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12443-12452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454163v1</w:t>
+                <w:t xml:space="preserve">hal-01454142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original features of cell-envelope proteinases of Lactobacillus helveticus. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454142v1</w:t>
+                <w:t xml:space="preserve">hal-01454163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of commercial UHT milks: proteolysis and changes in milk particles</w:t>
               </w:r>
@@ -13040,51 +13040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (12), pp.5360-5367</w:t>
@@ -15364,91 +15364,299 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laits et produits laitiers quelques défis pour l’industrie laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions Ltd. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère édition, 304 p., 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, coordonnateurs de l'ouvrage Valérie Gagnaire et Thomas Croguennec, 978-1-78948-171-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.wiley.com/en-us/Milk+and+Dairy+Products%3A+Some+Challenges+for+the+Dairy+Industry-p-9781394312399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st edition, 288p., 2024, SCIENCES – Agronomy and Food Science, Valérie Gagnaire, Thomas Croguennec, 978-1-394-31239-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du Centre INRAE Bretagne-Normandie - Visite du PDG de l'Inrae, de la DRARI et des collectivités territoriales - Témoignage de VEG&amp;LAIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Jagorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15456,265 +15664,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484240v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-04693130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16114,290 +16114,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615833v1</w:t>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of free fatty acids in Chlorella biomass during post-harvesting steps</w:t>
               </w:r>
@@ -16521,64 +16521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy starters as &amp;quot;2-in-1&amp;quot; probiotic microorganisms fermenting foods and modulating gut mucosal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16752,277 +16752,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of Chlorella vulgaris, a microalga used in human food, by 89 strains of lactic bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piot Carmine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maeva Subileau</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695703v1</w:t>
+                <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
+                <w:t xml:space="preserve">Fermentation of Chlorella vulgaris, a microalga used in human food, by 89 strains of lactic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Piot Carmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Subileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
+              <w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823895v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des substances odorantes principales dans des fromages à pâte demi-ferme à croûte lavée</w:t>
               </w:r>
@@ -17974,260 +17974,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fermentation de trois légumineuses par différentes communautés microbiennes, en vue de développer de nouveaux aliments fermentés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Rul</w:t>
+                <w:t xml:space="preserve">Unsuspected role of pH in the development of texture and functionalities in Swiss-cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154332v1</w:t>
+                <w:t xml:space="preserve">hal-01777542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected role of pH in the development of texture and functionalities in Swiss-cheese</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
+                <w:t xml:space="preserve">fermentation de trois légumineuses par différentes communautés microbiennes, en vue de développer de nouveaux aliments fermentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Lauraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valmori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777542v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
               </w:r>
@@ -19363,493 +19363,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on functional properties of peptides: from dilute solutions to food products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lélia Lacou</w:t>
+                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- François Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. MP23.2 page 281, 2014</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209715v1</w:t>
+                <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze alpha-s1 and [i]beta-caseins[/i] at different NaCl concentrations: from in vitro experiments to Swiss-type cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review on functional properties of peptides: from dilute solutions to food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. MP23.2 page 281, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209690v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of macromolecules in cheeses is affected by solute size and cheese structure : a Fluorescence Recovery After Photobleaching (FRAP) approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze alpha-s1 and [i]beta-caseins[/i] at different NaCl concentrations: from in vitro experiments to Swiss-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. 2014</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209689v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of macromolecules in cheeses is affected by solute size and cheese structure : a Fluorescence Recovery After Photobleaching (FRAP) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean- François Mayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
+              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454647v1</w:t>
+                <w:t xml:space="preserve">hal-01209689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of somatic cells by the bacterial epuration without drastic changes on Swiss-type cheese quality</w:t>
               </w:r>
@@ -20079,76 +20079,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression of PrtH a Cell Envelope Proteinase of [i]Lactobacillus helveticus[/i] in [i]Streptococcus thermophilus[/i] LMD-9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression hétérologue de la protéase de paroi PrtH de[i] Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus LMD-9[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20158,122 +20158,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. NIZO Dairy Conference Functional Enzymes for Dairy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Papendal, Netherlands. , 2013</w:t>
+              <w:t xml:space="preserve">19 ième colloque du Club des bactéries lactiques 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209503v1</w:t>
+                <w:t xml:space="preserve">hal-01190684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression hétérologue de la protéase de paroi PrtH de[i] Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus LMD-9[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterologous Expression of PrtH a Cell Envelope Proteinase of [i]Lactobacillus helveticus[/i] in [i]Streptococcus thermophilus[/i] LMD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20283,73 +20283,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ième colloque du Club des bactéries lactiques 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t>
+              <w:t xml:space="preserve">8. NIZO Dairy Conference Functional Enzymes for Dairy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Papendal, Netherlands. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190684v1</w:t>
+                <w:t xml:space="preserve">hal-01209503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
               </w:r>
@@ -20821,260 +20821,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première caractérisation du métabolisme in situ de bactéries lactiques dans des fromages modèles en utilisant des empreintes métaboliques de spectrométrie de masse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulating the bioactive peptides content in Swiss cheeses by combinations of thermophilic Lactobacilli strains and species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">6. IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209333v1</w:t>
+                <w:t xml:space="preserve">hal-01209675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the bioactive peptides content in Swiss cheeses by combinations of thermophilic Lactobacilli strains and species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première caractérisation du métabolisme in situ de bactéries lactiques dans des fromages modèles en utilisant des empreintes métaboliques de spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, United States. 2012</w:t>
+              <w:t xml:space="preserve">18 colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209675v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
               </w:r>
@@ -22616,51 +22616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soerhaug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ayuso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse F.F. da Silveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Almeida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Good" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Aichaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-025-00366-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209812v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP3CJ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.01.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.10.052" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.01.039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJPS7X9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454034v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02395-08" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.04.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG29458X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453998v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golfo Moatsou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moschopoulou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kandarakis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV2GBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454005v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Moschopoulou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-007-9098-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2P74FFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZVBT1SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673591v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678634v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrouin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929636v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Sorhaug" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684234v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwanon Lem&#233;e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684846v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209712v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217835v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Tec &amp;amp; Doc (Editions)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484240v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jagorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318544v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256846v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331266v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01055-21" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357804v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777542v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122983v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209612v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209715v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209690v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454648v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209503v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190684v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courant" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209675v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454407v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454391v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454415v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hannon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrlova" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Doolan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilkinson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kilcawley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190820v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454387v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507941v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danten" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788334v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819641v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851424v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soerhaug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ayuso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse F.F. da Silveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Almeida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Good" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Aichaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-025-00366-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209812v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP3CJ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.01.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.10.052" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.01.039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJPS7X9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454034v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02395-08" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.04.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG29458X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453998v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golfo Moatsou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moschopoulou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kandarakis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV2GBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454005v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Moschopoulou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-007-9098-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2P74FFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZVBT1SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673591v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678634v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrouin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929636v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Sorhaug" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684234v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwanon Lem&#233;e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684846v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209712v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217835v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Tec &amp;amp; Doc (Editions)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484240v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jagorel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318544v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256846v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331266v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01055-21" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357804v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122983v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209612v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209715v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209690v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454648v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190684v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209503v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209675v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209333v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courant" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454407v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454391v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454415v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hannon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrlova" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Doolan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilkinson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kilcawley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190820v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454387v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507941v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danten" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788334v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819641v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851424v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>