--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,8719 +66,14065 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criblage de 103 souches bactériennes probiotiques et protéolytiques pour leur potentiel dans la modulation de l’allergénicité du lupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Trebossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieneke Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOCTO'LEG 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE - Groupe Filière Légumineuses, Mar 2026, Webinar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploiting bacterial biodiversity allows development of probiotic fermented vegetable foods for the prevention of IBD and IBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e congrès national de la SFM : Microbes dans un monde de transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative probiotic fermented vegetable foods for the prevention of IBD and IBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPC 2025. International scientific conference, probiotics, prebiotics, gut microbiota and human health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arthur Ouwehand; Sin-Hyeog IM; Kristin Verbeke; Nina Vinot; Alojz Bomba; Peter Kürti; Ajay Awati; Raphaelle Bourdet-Sicard; Vincenzo Cesi; Martin Haranta; Wilhelm Holzapfel; Gwénaël Jan; Yosep JI; Benjamin Jensen; George Paraskevakos; Laura Payo Lewis; Bruno Pot; Hania Szajewska; Svetoslav Todorov; Koen Venema; Georgia Chatonidi, Jun 2025, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner la végétalisation des régimes alimentaires occidentaux : innover avec les mixtes de lait et de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut NuMeCan; INRAe STLO; laboratoire M2S, Nov 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mixtes animal-végétal : un levier d’innovation pour végétaliser l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion de la commission R&amp;D LIGERIAA,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valorial, Jun 2024, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of innovative fermented beverages and “yogurt”-type gels with immunomodulatory properties from almond and/or chickpea milk analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Hickisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 28th International ICFMH Conference FOOD MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dairy cows' diet has a marked impact on vitamin B content in milk but less in yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de Lacticaseibacillus paracasei sur la peau du trayon: Quels impacts sur la santé animale et sur les procédés de transformation du lait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres glande mammaire, Lait- Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design adaptatif de procédés microbiens en système fermé : illustrations pour les aliments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation MICA-TRANSFORM "Comment (mieux!) co-concevoir les micro-organismes, les écosystèmes microbiens et les procédés ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beneficial propionibacteria: from traditional cheeses to next generation probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Foligné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPC2023 - International Scientific Conference on Probiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://probiotic-conference.net/scientific-committee/, Jun 2023, Bratislava (Slovaquie), Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WP2 : Innovative plant-based dairy analogues : Fermented products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LocalNutLeg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR STLO INRAE, May 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de régimes contrastés sur les concentrations en vitamines B des produits laitiers de vache.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verdier-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous annuel Op+lait « Glande mammaire, Lait » - Galactinov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le regroupement Op+lait, Oct 2023, Quebec (on line), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">deCIBELL– Fonctionnalisation de ressources végétales via la fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing innovative plant-based added-value food products through the promotion of LOCAL Mediterranean NUT and LEGUME crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The proteolytic profiles of lactic acid bacteria drive positive interactions in co-culture in a food-mimicking medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard -Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FoodMicro2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive interactions between lactic acid bacteria:A must-have to develop new fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Webinar : Novel foods based on new ingredients, materials, and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium of Novel Food Work Package The SYSTEMIC project “an integrated approach to the challenge of sustainable food systems: adaptive and mitigatory strategies to address climate change and malnutrition", Knowledge hub on Nutrition and Food Security, has received funding from national research funding parties in Belgium (FWO), France (INRAE), Germany (BLE), Italy (MIPAAF), Latvia (IZM), Norway (RCN), Portugal (FCT), and Spain (AEI) in a joint action of JPI HDHL, JPI-OCEANS and FACCE-JPI launched in 2019 under the ERA-NET ERA-HDHL (n° 696295), Jan 2022, Bragança, (visioconférence), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépendances nutritionnelles en acides aminés et peptides au cœur des interactions positives entre bactéries lactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Gwenaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do probiotic dairy starters adapt to vegetable milks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, UMR STLO, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Irlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Scientifiques de l'ED EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of new designer cheeses: from specialized starters to personalized cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-organized by FIL-IDF Canada and the Quebec STELA Dairy Research Centre of Université Laval, Jun 2021, virtual edition, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From strain potential to bacterial community design for targeted functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milk, egg and vegetable combinations for a smart food design to promote environmental sensorial health and safety benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STLOpendays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionnalisation de matrices mixtes lait-lupin par fermentation avec des consortia raisonnés de bactéries lactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre 2018 - 6ème édition de L'institut Carnot QUALIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonies bactériennes dans le fromage : distribution spatiale et micro-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham El Mourdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant le lait et la farine de lupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée fermentation des protéines végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological properties of milk derived peptides in high-protein matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kolotuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gavoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Notz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Sep 2011, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Issulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les produits laitiers et leur microflore Comment maîtriser la conception de produits laitiers fermentés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorama 2011 Université de Nancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peptides bioactifs dans les produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée peptides bioactifs alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateau analytique de spectrométrie de masse de l'UMR STLO : Pour de meilleurs aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole chercheur organisée par le Réseau MASSProt'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Proteolytic Activity of Lactobacillus helveticus Strains on Stretchability of Swiss-type Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IDF Symposium on Microstructure of Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The characteristics of hard cooked cheeses are affected by thermophilic starter combinations, milk and technological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of lactobacilli strains can modulate the anti-hypertensive activity in hard cooked cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphopetides in hard cooked type cheeses are only partially degraded by peptidases of thermophilic lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combinaison of strains of Lactobacillus helveticus and Lactobacillus delbrueckii modify the antihypertensive activity in Swip-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium in Drobak, Healf Aspects of Cheese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Drobak, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The characteristics of hard cooked cheeses are affected by thermophilic starter combinations, milk and technological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphopetides in hard cooked type cheeses are only partially degraded by peptidases of thermophilic lactic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peptidases of dairy propionic acid bacteria (Swiss-type cheeses)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Soerhaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Congrès international sur les Propionibactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Cork, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Chemometric analysis of chemical diversity in French winter and spring Lupinus albus L. varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ayuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayse F.F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 230, pp.118563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprouted grains fermentation: a comprehensive review of current knowledge, benefits, challenges, and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Good</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Aichaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 5, pp.1395-1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43393-025-00366-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétaliser notre alimentation : des légumineuses dans le yaourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and fermenting chickpea and almond milk analogues to produce probiotic yoghurt analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Hickisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Strube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Silande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Hickisch</w:t>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 221, pp.117576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative functional fermented vegetable milk analogue fermented by Acidipropionibacterium acidipropionici, Lactobacillus delbrueckii and Lactococcus lactis mitigates the inflammatory response in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (18), pp.7230-7237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5FO01061F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From taste to purchase: Understanding the influence of sensory perceptions and informed tasting on plant-based product purchases - An extension of the theory of planned behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Adzran Che Mustapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.101188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacterium freudenreichii Prevents Food Allergy in Mice via the Surface Layer Protein SlpB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysa Lecorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Decarvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives végétales aux produits laitiers - Leviers et enjeux pour l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, F 6 060 – 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in Chlorella lipid content in commercial and in-lab produced biomass ☆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Wind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser sur les fermentations laitières pour proposer des alliances innovantes de lait et de légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.112557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes and beliefs of French consumers towards innovative food products that mix dairy and plant-based components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Drigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.100725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2023.100725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45, pp.108653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106, pp.104042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy starters and fermented dairy products modulate gut mucosal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 251-252, pp.91-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imlet.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.793136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.793136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 87 (20), pp.e01055-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01055-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining plant and dairy proteins in food colloid design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma B A Hinderink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard M C Sagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56, pp.101507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cocis.2021.101507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing milk, egg and plant resources to obtain safe and tasty foods with environmental and health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108, pp.119-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03033520v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Canon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02931021v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.584163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364876v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622736v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes microbiens transforment les légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dereuder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1356 (Mars 2018), pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA's research in industrial biotechnology: For food, chemicals, materials and fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.140-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus thermophilus, an emerging and promising tool for heterologous expression: Advantages and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dary-Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (Part A), pp.2-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic cell recovery by microfiltration technologies: a novel strategy to study the actual impact of somatic cells on cheese matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of peptides: From single peptide solutions to a mixture of peptides in food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57, pp.187-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01454549v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (article 1284), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224020v2</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01209878v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in silico approach to highlight relationships between a techno-functional property of a dairy matrix and a peptide profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 475, pp.44-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454593v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.919-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454569v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of somatic cells on dairy processes and products : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (6), pp.517-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13594-014-0176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The naturally competent strain Streptococcus thermophilus LMD-9 as a new tool to anchor heterologous proteins on the cell surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (82), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2859-13-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Notz</w:t>
+                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.08.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (3), pp.1455-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209488v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Corre</w:t>
+                <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gavoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (2), pp.459 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191386v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéases de Lactobacillus helveticus et leurs conséquences sur les propriétés culinaires de l’emmental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des ENIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 324, 8-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomic analysis of bacterial enzymes released in cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 155 (1-2), pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Presence of PrtH and PrtH2 Proteinases in Lactobacillus helveticus Strains Improves Breakdown of the Pure alpha s1-Casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (1), pp.179-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.01466-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfania Carpino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (23), pp.12443-12452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original features of cell-envelope proteinases of Lactobacillus helveticus. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 146 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of commercial UHT milks: proteolysis and changes in milk particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (1), pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electrospray and matrix-assisted laser desorption ionization on the same hybrid quadrupole time-of-flight tandem mass spectrometer: Application to bidimensional liquid chromatography of proteins from bovine milk fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1216, pp.2424-2432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92, pp.811-825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2008-1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">prtH2, Not prtH, Is the Ubiquitous Cell Wall Proteinase Gene in Lactobacillus helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (10), pp.3238-3249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02395-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of storage temperature on physico-chemical characteristics of semi-skimmed UHT milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (1), pp.130-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the protein fraction of goat milk from the Indigenous Greek breed and from international breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golfo Moatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moschopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kandarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 106, pp.509-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of caprine ß-casein using reversed-phase high-performance liquid chromatography and mass spectrometry: Identification of a new genetic variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golfo Moatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterini Moschopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (8), pp.562-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10930-007-9098-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of a Lactobacillus helveticus ITG LH1 peptidase-rich sub-proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105 (2), pp.119-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of proteomics to the characterisation of milk and dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (6-9), pp.845-855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the peptides produced from emmental cheese give some insights on the structural features of the paracasein matrix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacteria and facultatively heterofermentative lactobacilli weakly contribute to secondary proteolysis of Emmental cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (3), pp.339-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2001136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides identified during emmental cheese ripening: origin and proteolytic systems involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.4402-4413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of sequenced beta-casein peptides provides new insight into peptidase activity from thermophilic lactic acid bacteria and highlights intrinsic resistance of phosphopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (12), pp.5360-5367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of chromatography and mass spectrometry to the characterization of food proteins and derived peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 881, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autolysis and related proteolysis in Swiss cheese for two Lactobacillus helveticus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 67, pp.261-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidases of dairy propionic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terje Sorhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidases of dairy propionic acid bacteria (Swiss-type cheeses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soerhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain variability of the cell-free proteolytic activity of dairy propionibacteria towards beta-casein peptides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Free active peptidases are detected in Emmental juice extracted before ripening in the warm room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78 (2), pp.227-240</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 65 (1), pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689177v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential sites of tryptic cleavage on the major bovine caseins within the micelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strain variability of the cell-free proteolytic activity of dairy propionibacteria towards beta-casein peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78 (5), pp.471-489</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78 (2), pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929611v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential sites of typtic cleavage on the major bovine caseins within the micelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (5), pp.471-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free active peptidases are detected in Emmental juice extracted before ripening in the warm room</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preferential sites of tryptic cleavage on the major bovine caseins within the micelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 65 (1), pp.119-128</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78 (5), pp.471-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684234v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain variability of the cell-free proteolytic activity of dairy propionibacteria towards β-casein peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwanon Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (2), pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphopeptides interacting with colloidal calcium phosphate isolated by tryptic hydrolysis of bovine casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 63, pp.405-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8788,12909 +14134,7671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère éditon, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Structure Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSC Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 450p., 2020, Food Chemistry, Function and Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9: Affinage des fromages: Biochimie de l’affinage : les phénomènes enzymatiques et microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 ième Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1001, 2018, 9782743023157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of Fermented Milk Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics in Food Science From Farm to Fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, INC., 538 p., 2017, 978-0-12-804007-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804007-2.00022-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre les procédés technologiques de transformation du lait et les composés d’intérêt nutritionnel du fromage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composés d’intérêt nutritionnel du lait et des fromages de terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volcanographics, 112 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Formation and Swiss-Type Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology of cheese-making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-1-5051-8298-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement minéral et activités enzymatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tec &amp; Doc (Editions). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minéraux et produits laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tec &amp; Doc (Editions)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.663-700, 2004, 2-7430-0641-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye formation and Swiss-type cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology of cheesemaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sheffield academic press, 1999, 0-8493-9744-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840613v1</w:t>
-              </w:r>
-[...5236 lines deleted...]
-                <w:t xml:space="preserve">hal-02836964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines végétales: un nouvel eldorado?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Technofonctionalités des protéines alimentaires, Rennes, France. 2025, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laits et produits laitiers quelques défis pour l’industrie laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions Ltd. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère édition, 304 p., 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, coordonnateurs de l'ouvrage Valérie Gagnaire et Thomas Croguennec, 978-1-78948-171-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.wiley.com/en-us/Milk+and+Dairy+Products%3A+Some+Challenges+for+the+Dairy+Industry-p-9781394312399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st edition, 288p., 2024, SCIENCES – Agronomy and Food Science, Valérie Gagnaire, Thomas Croguennec, 978-1-394-31239-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du Centre INRAE Bretagne-Normandie - Visite du PDG de l'Inrae, de la DRARI et des collectivités territoriales - Témoignage de VEG&amp;LAIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Jagorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484240v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-04693130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607887v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731806v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid content in Chlorella biomass: variability related to biomass origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Wind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lautie-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746654v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Auzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615833v1</w:t>
+                <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of free fatty acids in Chlorella biomass during post-harvesting steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Reynald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy starters as &amp;quot;2-in-1&amp;quot; probiotic microorganisms fermenting foods and modulating gut mucosal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvyne Rolli-Derkinderen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in Chlorella spp. lipid content in commercial and in-lab produced biomasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Wind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Subileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Fermentation of Chlorella vulgaris, a microalga used in human food, by 89 strains of lactic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piot Carmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+                <w:t xml:space="preserve">Maeva Subileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
+              <w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823895v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of Chlorella vulgaris, a microalga used in human food, by 89 strains of lactic bacteria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
+              <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695703v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promotedby nitrogen-based nutritional dependencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Interactions positives entre bactéries lactiques favorisées par les dépendances nutritionnelles fondées sur l’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rennes, France. </w:t>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual edition, Canada. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318544v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des substances odorantes principales dans des fromages à pâte demi-ferme à croûte lavée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promotedby nitrogen-based nutritional dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, virtual edition, Canada. , 2021</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256786v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions positives entre bactéries lactiques favorisées par les dépendances nutritionnelles fondées sur l’azote</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Identification des substances odorantes principales dans des fromages à pâte demi-ferme à croûte lavée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtual edition, Canada. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256846v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property improvement of mixed dairy and plant-based yogurt alternatives using formulation and lactic acid bacteria co-cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Symposium on Lactic Acid Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, mode virtuel, Netherlands. , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/aem.01055-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unsuspected role of pH in the development of texture and functionalities in Swiss-cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fermentation de trois légumineuses par différentes communautés microbiennes, en vue de développer de nouveaux aliments fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lauraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected role of pH in the development of texture and functionalities in Swiss-cheese</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777542v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmental cheese environment enhances[i] Propionibacterium freudenreichii[/i] stress tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on [i]Lactobacillus helveticus[/i], a lactic acid bacterium with peculiar proteolytic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Penicillium roqueforti morphological, genetic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of milk derived peptides in high-protein matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlan Caldas Pereira Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéological properties of milk derived peptides in high-concentrated casein matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between a technofunctional property of food product and the physico-chemical and structural characteristics of peptides: An in silico approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze αs1 and -β-caseins at different NaCl concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International PLEASURE conference "Salt-Sugar-Lipids reduction"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desirable Somatic Cell Role on Swiss-type Cheese Making Properties and Final Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A review on functional properties of peptides: from dilute solutions to food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
+              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. MP23.2 page 281, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454647v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of macromolecules in cheeses is affected by solute size and cheese structure : a Fluorescence Recovery After Photobleaching (FRAP) approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze alpha-s1 and [i]beta-caseins[/i] at different NaCl concentrations: from in vitro experiments to Swiss-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. 2014</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209689v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on functional properties of peptides: from dilute solutions to food products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diffusion of macromolecules in cheeses is affected by solute size and cheese structure : a Fluorescence Recovery After Photobleaching (FRAP) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. MP23.2 page 281, 2014</w:t>
+              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209715v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze alpha-s1 and [i]beta-caseins[/i] at different NaCl concentrations: from in vitro experiments to Swiss-type cheeses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Aubert</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. , 2014</w:t>
+              <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209690v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of somatic cells by the bacterial epuration without drastic changes on Swiss-type cheese quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert-Frogerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of immobilisation of bacteria in a model cheese: spatial distribution and porosity of colonies and their consequences on metabolism and micro-environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cork, Ireland. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression hétérologue de la protéase de paroi PrtH de[i] Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus LMD-9[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
+                <w:t xml:space="preserve">Heterologous Expression of PrtH a Cell Envelope Proteinase of [i]Lactobacillus helveticus[/i] in [i]Streptococcus thermophilus[/i] LMD-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19 ième colloque du Club des bactéries lactiques 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t>
+              <w:t xml:space="preserve">8. NIZO Dairy Conference Functional Enzymes for Dairy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Papendal, Netherlands. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190684v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous Expression of PrtH a Cell Envelope Proteinase of [i]Lactobacillus helveticus[/i] in [i]Streptococcus thermophilus[/i] LMD-9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Expression hétérologue de la protéase de paroi PrtH de[i] Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus LMD-9[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. NIZO Dairy Conference Functional Enzymes for Dairy Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Papendal, Netherlands. , 2013</w:t>
+              <w:t xml:space="preserve">19 ième colloque du Club des bactéries lactiques 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209503v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression hétérologue de protéases pariétales de [i]Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème édition du Colloque international francophone du « Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
+              <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris-Romainville, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209341v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris-Romainville, France. , 2012</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209360v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Amine Issulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première caractérisation du métabolisme in situ de bactéries lactiques dans des fromages modèles en utilisant des empreintes métaboliques de spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the bioactive peptides content in Swiss cheeses by combinations of thermophilic Lactobacilli strains and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madison, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of autolysis on amino acid catabolism and flavour development in Cheddar cheese by isogenic strains of Lactococcus lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Hannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abrlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Doolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. Kilcawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. NIZO Dairy Conference: Flavour and Texture Innovations in Dairy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Arnhem, Netherlands. , International Dairy Journal, 26 issue 1, pp.1-102, 2011, International Dairy Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">In situ proteolytic activity of Lactobacillus helveticus and stretchability of Swiss-Type Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 91 issue 6, 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454484v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ proteolytic activity of Lactobacillus helveticus and stretchability of Swiss-Type Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert-Frogerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 91 issue 6, 2011, Dairy Science and Technology</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454407v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ proteolytic activity of Lactobacillus helveticus and stretchability of Swiss-Type Cheese</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454391v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">prtH2 not prtH is the ubiquitous cell wall proteinase gene in [i]Lactobacillus helveticus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ème Colloque du Club Des Bacteries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomic analysis of bacterial enzymes released in cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th international IDF symposium on cheese ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Bern, Switzerland. Dairy Science and Technology, 88 (4/5), 605 p., 2008, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21700,143 +21808,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition information on the perception of innovative beverages mixing animal and plant ingredients by consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Danten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Food and Nutrition. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21846,166 +21954,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides : un levier pour modifier les techno-fonctionnalités des matrices laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Edition 2017, 2017, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les enzymes bactériennes clés pour diversifier la texture et la flaveur des fromages, dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] édition 2014, 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22015,130 +22123,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axe Bio-Imagerie Plate-forme MRIC: Faits marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22148,91 +22256,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéolyse dans les matrices laitières : un outil pour étudier leur structure et pour élaborer et optimiser leurs fonctionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université de Rennes 1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22242,114 +22350,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la trypsine libre et immobilisée comme sonde d'étude de la structure de la micelle de caséine bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02851424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId491"/>
+      <w:footerReference w:type="default" r:id="rId494"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22496,51 +22604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ayuso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse F.F. da Silveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Almeida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Good" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Aichaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-025-00366-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209812v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP3CJ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.01.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.10.052" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.01.039" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJPS7X9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454067v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02395-08" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.04.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG29458X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453998v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golfo Moatsou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moschopoulou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kandarakis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.06.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV2GBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Moschopoulou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-007-9098-8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2P74FFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453969v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZVBT1SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673591v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929636v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Sorhaug" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683684v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soerhaug" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689177v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684381v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684234v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwanon Lem&#233;e" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209712v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Tec &amp;amp; Doc (Editions)" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216723v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789253v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454416v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454414v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454038v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454055v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454043v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454172v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454041v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454087v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836964v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074488v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484240v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jagorel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318544v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256786v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256846v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331266v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01055-21" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357804v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372936v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303973v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209612v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209781v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122983v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209715v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209690v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454648v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190684v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209503v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209553v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209333v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courant" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209675v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hannon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrlova" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Doolan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilkinson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kilcawley" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454407v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454391v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190820v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454387v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507941v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danten" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788334v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819641v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851424v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soerhaug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ayuso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse F.F. da Silveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Almeida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Good" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Aichaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-025-00366-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP3CJ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.01.028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.10.052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.01.039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJPS7X9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454034v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02395-08" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.04.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG29458X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golfo Moatsou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moschopoulou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kandarakis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.06.014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV2GBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Moschopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-007-9098-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2P74FFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZVBT1SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673591v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678634v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929636v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Sorhaug" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683684v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684234v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684381v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929611v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929590v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwanon Lem&#233;e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684846v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209712v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217835v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Tec &amp;amp; Doc (Editions)" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484240v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jagorel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256846v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318544v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256786v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331266v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01055-21" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357804v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777542v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372936v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303973v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209781v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122983v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209715v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209690v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454648v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209503v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190684v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209553v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209333v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209675v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454415v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hannon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrlova" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Doolan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilkinson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kilcawley" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454407v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454391v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454387v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507941v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danten" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788334v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819641v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851424v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>