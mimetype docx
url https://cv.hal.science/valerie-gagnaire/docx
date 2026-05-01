--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -980,138 +980,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design adaptatif de procédés microbiens en système fermé : illustrations pour les aliments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées d'animation MICA-TRANSFORM "Comment (mieux!) co-concevoir les micro-organismes, les écosystèmes microbiens et les procédés ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213829v1</w:t>
+                <w:t xml:space="preserve">hal-04216723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermented dairy and legume-based food products: from smart design of lactic acid bacteria to innovative products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1120,159 +1094,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design adaptatif de procédés microbiens en système fermé : illustrations pour les aliments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation in mixed egg-plant foods for environmental and health benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation MICA-TRANSFORM "Comment (mieux!) co-concevoir les micro-organismes, les écosystèmes microbiens et les procédés ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIXth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216723v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial propionibacteria: from traditional cheeses to next generation probiotics</w:t>
               </w:r>
@@ -1597,276 +1597,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+                <w:t xml:space="preserve">Positive interactions between lactic acid bacteria:A must-have to develop new fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
+              <w:t xml:space="preserve">1st Webinar : Novel foods based on new ingredients, materials, and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium of Novel Food Work Package The SYSTEMIC project “an integrated approach to the challenge of sustainable food systems: adaptive and mitigatory strategies to address climate change and malnutrition", Knowledge hub on Nutrition and Food Security, has received funding from national research funding parties in Belgium (FWO), France (INRAE), Germany (BLE), Italy (MIPAAF), Latvia (IZM), Norway (RCN), Portugal (FCT), and Spain (AEI) in a joint action of JPI HDHL, JPI-OCEANS and FACCE-JPI launched in 2019 under the ERA-NET ERA-HDHL (n° 696295), Jan 2022, Bragança, (visioconférence), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542696v1</w:t>
+                <w:t xml:space="preserve">hal-03543585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les dépendances nutritionnelles en acides aminés et peptides au cœur des interactions positives entre bactéries lactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Gwenaëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
+              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826231v1</w:t>
+                <w:t xml:space="preserve">hal-03697570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">deCIBELL– Fonctionnalisation de ressources végétales via la fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breizh CarnoTech: Journée chercheurs/entreprises Rencontrez l’excellence scientifique en région !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valorial, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing innovative plant-based added-value food products through the promotion of LOCAL Mediterranean NUT and LEGUME crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1882,402 +1938,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprises/Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteolytic profiles of lactic acid bacteria drive positive interactions in co-culture in a food-mimicking medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard -Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive interactions between lactic acid bacteria:A must-have to develop new fermented foods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
+                <w:t xml:space="preserve">Using bacteria starters to develop fermented innovative plant-based dairy analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Webinar : Novel foods based on new ingredients, materials, and processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium of Novel Food Work Package The SYSTEMIC project “an integrated approach to the challenge of sustainable food systems: adaptive and mitigatory strategies to address climate change and malnutrition", Knowledge hub on Nutrition and Food Security, has received funding from national research funding parties in Belgium (FWO), France (INRAE), Germany (BLE), Italy (MIPAAF), Latvia (IZM), Norway (RCN), Portugal (FCT), and Spain (AEI) in a joint action of JPI HDHL, JPI-OCEANS and FACCE-JPI launched in 2019 under the ERA-NET ERA-HDHL (n° 696295), Jan 2022, Bragança, (visioconférence), Portugal</w:t>
+              <w:t xml:space="preserve">Innovation in Mediterranean Traditional Foods: novel products and processes (IMTF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytechnic Institute of Bragança, Oct 2022, Bragance, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543585v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépendances nutritionnelles en acides aminés et peptides au cœur des interactions positives entre bactéries lactiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fermentation comme moyen de rendre un aliment fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition du colloque du Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR INRAE - Institut Agro STLO (Science et Technologie du Lait et de l’Œuf), Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes, Jan 2022, Rennes visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697570v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do probiotic dairy starters adapt to vegetable milks?</w:t>
               </w:r>
@@ -2315,51 +2315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Club des Bactéries Lactiques 23ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, UMR STLO, Jun 2022, Rennes, France</w:t>
@@ -2539,64 +2539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2949,51 +2949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonies bactériennes dans le fromage : distribution spatiale et micro-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,51 +3087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant le lait et la farine de lupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée fermentation des protéines végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3208,51 +3208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7. International Symposium on Food Rheology and Structure - ISFRS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zurich, Switzerland</w:t>
@@ -3400,510 +3400,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
+                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849239v1</w:t>
+                <w:t xml:space="preserve">hal-00841845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chadoeuf</w:t>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
+              <w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849262v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
+                <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lortal</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Issulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841845v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterisation of in situ bacterial metabolism in model cheeses using mass spectrometry metabolic fingerprinting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 èmes journées scientifiques du Réseau Français Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France. 15 p</w:t>
+              <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209328v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits laitiers et leur microflore Comment maîtriser la conception de produits laitiers fermentés ?</w:t>
               </w:r>
@@ -4066,64 +4066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateau analytique de spectrométrie de masse de l'UMR STLO : Pour de meilleurs aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,652 +4306,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characteristics of hard cooked cheeses are affected by thermophilic starter combinations, milk and technological parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of lactobacilli strains can modulate the anti-hypertensive activity in hard cooked cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bérodier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Palme</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24th April 2009, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454038v1</w:t>
+                <w:t xml:space="preserve">hal-01454055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+                <w:t xml:space="preserve">The characteristics of hard cooked cheeses are affected by thermophilic starter combinations, milk and technological parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Piot</w:t>
+                <w:t xml:space="preserve">Francis Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454171v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of lactobacilli strains can modulate the anti-hypertensive activity in hard cooked cheeses</w:t>
+                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24th April 2009, Rennes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454055v1</w:t>
+                <w:t xml:space="preserve">hal-01454171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
+                <w:t xml:space="preserve">Phosphopetides in hard cooked type cheeses are only partially degraded by peptidases of thermophilic lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454138v1</w:t>
+                <w:t xml:space="preserve">hal-01454043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphopetides in hard cooked type cheeses are only partially degraded by peptidases of thermophilic lactic acid bacteria</w:t>
+                <w:t xml:space="preserve">Immunoproteomics of peptidases from Lactobacillus helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Agri-Food Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454043v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison of strains of Lactobacillus helveticus and Lactobacillus delbrueckii modify the antihypertensive activity in Swip-type cheeses</w:t>
               </w:r>
@@ -4963,77 +4963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in Drobak, Healf Aspects of Cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Drobak, Norway</w:t>
@@ -5062,103 +5062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The characteristics of hard cooked cheeses are affected by thermophilic starter combinations, milk and technological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bérodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24th April 2009, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
@@ -5213,77 +5213,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.IDF Dairy Science and Technology Week, 20-24 th April 2009, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Rennes, France</w:t>
@@ -5325,51 +5325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidases of dairy propionic acid bacteria (Swiss-type cheeses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soerhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Aichaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 5, pp.1395-1414. </w:t>
+              <w:t xml:space="preserve">, 2025, 5, pp.1395-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43393-025-00366-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
@@ -6059,295 +6059,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From taste to purchase: Understanding the influence of sensory perceptions and informed tasting on plant-based product purchases - An extension of the theory of planned behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propionibacterium freudenreichii Prevents Food Allergy in Mice via the Surface Layer Protein SlpB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Adzran Che Mustapa</w:t>
+                <w:t xml:space="preserve">Elysa Lecorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zein Kallas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Marion Decarvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.101188. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572984v1</w:t>
+                <w:t xml:space="preserve">hal-04811108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propionibacterium freudenreichii Prevents Food Allergy in Mice via the Surface Layer Protein SlpB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+                <w:t xml:space="preserve">From taste to purchase: Understanding the influence of sensory perceptions and informed tasting on plant-based product purchases - An extension of the theory of planned behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Adzran Che Mustapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zein Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Decarvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.101188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811108v1</w:t>
+                <w:t xml:space="preserve">hal-04572984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives végétales aux produits laitiers - Leviers et enjeux pour l’innovation</w:t>
               </w:r>
@@ -6410,51 +6410,51 @@
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, F 6 060 – 1</w:t>
+              <w:t xml:space="preserve">, 2024, F6060–1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6586,239 +6586,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitaliser sur les fermentations laitières pour proposer des alliances innovantes de lait et de légumineuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.112557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029897v1</w:t>
+                <w:t xml:space="preserve">hal-04007456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative fermented products by exploiting the diversity of immunomodulatory properties and fermentative activity of lactic and propionic acid bacteria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capitaliser sur les fermentations laitières pour proposer des alliances innovantes de lait et de légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04007456v1</w:t>
+                <w:t xml:space="preserve">hal-04029897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes and beliefs of French consumers towards innovative food products that mix dairy and plant-based components</w:t>
               </w:r>
@@ -6928,563 +6928,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, pp.108653. </w:t>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822271v1</w:t>
+                <w:t xml:space="preserve">hal-03638167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
+                <w:t xml:space="preserve">Data from a proteomic comparative analysis highlight differential adaptation of Lactobacillus delbrueckii subsp. bulgaricus to cow milk versus to soy milk environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.108653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654128v1</w:t>
+                <w:t xml:space="preserve">hal-03822271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">The stressing life of Lactobacillus delbrueckii subsp. bulgaricus in soy milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.104042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699130v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed dairy and plant-based yogurt alternatives: Improving their physical and sensorial properties through formulation and lactic acid bacteria cocultures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Little Impact of NaCl Reduction in Swiss-Type Cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.665-676. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crfs.2022.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.888179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638167v1</w:t>
+                <w:t xml:space="preserve">hal-03699130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy starters and fermented dairy products modulate gut mucosal immunity</w:t>
               </w:r>
@@ -7613,77 +7613,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Interactions Between Lactic Acid Bacteria Could Be Mediated by Peptides Containing Branched-Chain Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7756,64 +7756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8130,295 +8130,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Illikoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931021v1</w:t>
+                <w:t xml:space="preserve">hal-03033520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Adaptation of Propionibacterium freudenreichii CIRM-BIA129 to Cow’s Milk Versus Soymilk Environments Modulates Its Stress Tolerance and Proteome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Mechanisms of Positive Microbial Interactions That Benefit Lactic Acid Bacteria Co-cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.549027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03033520v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function-Driven Design of Lactic Acid Bacteria Co-cultures to Produce New Fermented Food Associating Milk and Lupin</w:t>
               </w:r>
@@ -8532,325 +8532,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
+                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
+                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622736v1</w:t>
+                <w:t xml:space="preserve">hal-02364876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Bacterial Adaptation in Order to Optimize Industrial Production of Dry Propionibacterium freudenreichii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+                <w:t xml:space="preserve">Probiotic &amp;lt;em&amp;gt;Propionibacterium freudenreichii&amp;lt;/em&amp;gt; requires SlpB protein to mitigate mucositis induced by chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houem Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fernandes Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Heloisa Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
+                <w:t xml:space="preserve">Rafaela Miranda Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (10), pp.477. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (68), pp.7198-7219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7100477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.27319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364876v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes microbiens transforment les légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8999,1918 +8999,1930 @@
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.140-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Distribution of &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Colonies Modulates the Production of Major Metabolites during the Ripening of a Model Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (1), pp.202-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02621-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streptococcus thermophilus, an emerging and promising tool for heterologous expression: Advantages and future trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dary-Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (Part A), pp.2-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic cell recovery by microfiltration technologies: a novel strategy to study the actual impact of somatic cells on cheese matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of peptides: From single peptide solutions to a mixture of peptides in food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57, pp.187-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.895-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209878v1</w:t>
+                <w:t xml:space="preserve">hal-01224020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (article 1284), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-to-strain differences within lactic and propionic acid bacteria species strongly impact the properties of cheese-A review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmental Cheese Environment Enhances [i]Propionibacterium freudenreichii[/i] Stress Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houem Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0267-9⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01224020v2</w:t>
+                <w:t xml:space="preserve">hal-01209878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in silico approach to highlight relationships between a techno-functional property of a dairy matrix and a peptide profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 475, pp.44-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), pp.919-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454569v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of somatic cells on dairy processes and products: ERRATUM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Flow cytometry approach to quantify the viability of milk somatic cell counts after various physico-chemical treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-015-0221-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0146071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454593v1</w:t>
+                <w:t xml:space="preserve">hal-01454569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of somatic cells on dairy processes and products : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (6), pp.517-538. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-014-0176-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The naturally competent strain Streptococcus thermophilus LMD-9 as a new tool to anchor heterologous proteins on the cell surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (82), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-13-82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Corre</w:t>
+                <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gavoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96 (3), pp.1455-1470. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (2), pp.459 - 468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191386v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Notz</w:t>
+                <w:t xml:space="preserve">[i]Lactobacillus helveticus[/i] as a tool to change proteolysis and functionality in Swiss-type cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (3), pp.1455-1470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.08.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209488v1</w:t>
+                <w:t xml:space="preserve">hal-01191386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéases de Lactobacillus helveticus et leurs conséquences sur les propriétés culinaires de l’emmental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10926,1001 +10938,1001 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des ENIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 324, 8-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomic analysis of bacterial enzymes released in cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 155 (1-2), pp.19-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2012.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Presence of PrtH and PrtH2 Proteinases in Lactobacillus helveticus Strains Improves Breakdown of the Pure alpha s1-Casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (1), pp.179-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01466-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original features of cell-envelope proteinases of Lactobacillus helveticus. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Mekmene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (23), pp.12443-12452. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454142v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original features of cell-envelope proteinases of Lactobacillus helveticus. A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Uncommonly thorough hydrolysis of peptides during ripening of Ragusano cheese revealed by tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfania Carpino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Pediliggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2011.01.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12443-12452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2027268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454163v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization of commercial UHT milks: proteolysis and changes in milk particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 64 (1), pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electrospray and matrix-assisted laser desorption ionization on the same hybrid quadrupole time-of-flight tandem mass spectrometer: Application to bidimensional liquid chromatography of proteins from bovine milk fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1216, pp.2424-2432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of milk and bacteria used in fermented dairy products: From qualitative to quantitative advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92, pp.811-825. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">prtH2, Not prtH, Is the Ubiquitous Cell Wall Proteinase Gene in Lactobacillus helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11929,1586 +11941,1586 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (10), pp.3238-3249. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02395-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of storage temperature on physico-chemical characteristics of semi-skimmed UHT milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (1), pp.130-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2007.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the protein fraction of goat milk from the Indigenous Greek breed and from international breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golfo Moatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moschopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kandarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 106, pp.509-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2007.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of caprine ß-casein using reversed-phase high-performance liquid chromatography and mass spectrometry: Identification of a new genetic variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golfo Moatsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterini Moschopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (8), pp.562-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10930-007-9098-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of a Lactobacillus helveticus ITG LH1 peptidase-rich sub-proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105 (2), pp.119-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of proteomics to the characterisation of milk and dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Manso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (6-9), pp.845-855. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2004.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the peptides produced from emmental cheese give some insights on the structural features of the paracasein matrix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11, pp.449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propionibacteria and facultatively heterofermentative lactobacilli weakly contribute to secondary proteolysis of Emmental cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (3), pp.339-353. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides identified during emmental cheese ripening: origin and proteolytic systems involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49, pp.4402-4413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of sequenced beta-casein peptides provides new insight into peptidase activity from thermophilic lactic acid bacteria and highlights intrinsic resistance of phosphopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66 (12), pp.5360-5367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of chromatography and mass spectrometry to the characterization of food proteins and derived peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 881, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autolysis and related proteolysis in Swiss cheese for two Lactobacillus helveticus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 67, pp.261-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidases of dairy propionic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terje Sorhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidases of dairy propionic acid bacteria (Swiss-type cheeses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Soerhaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13523,608 +13535,608 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (1), pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free active peptidases are detected in Emmental juice extracted before ripening in the warm room</w:t>
+                <w:t xml:space="preserve">Preferential sites of typtic cleavage on the major bovine caseins within the micelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 65 (1), pp.119-128</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78 (5), pp.471-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684234v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain variability of the cell-free proteolytic activity of dairy propionibacteria towards beta-casein peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preferential sites of tryptic cleavage on the major bovine caseins within the micelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78 (2), pp.227-240</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 78 (5), pp.471-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689177v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential sites of typtic cleavage on the major bovine caseins within the micelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain variability of the cell-free proteolytic activity of dairy propionibacteria towards beta-casein peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 78 (5), pp.471-489</w:t>
+              <w:t xml:space="preserve">, 1998, 78 (2), pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684381v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential sites of tryptic cleavage on the major bovine caseins within the micelle</w:t>
+                <w:t xml:space="preserve">Free active peptidases are detected in Emmental juice extracted before ripening in the warm room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 78 (5), pp.471-489</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 65 (1), pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929611v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain variability of the cell-free proteolytic activity of dairy propionibacteria towards β-casein peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwanon Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (2), pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphopeptides interacting with colloidal calcium phosphate isolated by tryptic hydrolysis of bovine casein micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 63, pp.405-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14134,1121 +14146,1121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapitre 3 - Les yaourts et laits fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait et produits laitiers quelques défis pour l'industrie laitière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère éditon, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-189, 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, ISBN: 978-1-78948-171-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3- Yogurts and Fermented Milks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st edition, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‎ Wiley-ISTE 1st edition (19 Nov. 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288p., 2024, Sciences Agronomy and Good Science Food Chains, 9781789451719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394312405.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Proteins in the Development of Food Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Structure Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSC Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 450p., 2020, Food Chemistry, Function and Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02315850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9: Affinage des fromages: Biochimie de l’affinage : les phénomènes enzymatiques et microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry-Eric Spinnler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fromage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 ième Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1001, 2018, 9782743023157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of Fermented Milk Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics in Food Science From Farm to Fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, INC., 538 p., 2017, 978-0-12-804007-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-804007-2.00022-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre les procédés technologiques de transformation du lait et les composés d’intérêt nutritionnel du fromage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composés d’intérêt nutritionnel du lait et des fromages de terroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volcanographics, 112 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye Formation and Swiss-Type Cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology of cheese-making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 978-1-5051-8298-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement minéral et activités enzymatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tec &amp; Doc (Editions). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minéraux et produits laitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tec &amp; Doc (Editions)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.663-700, 2004, 2-7430-0641-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye formation and Swiss-type cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology of cheesemaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sheffield academic press, 1999, 0-8493-9744-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15258,802 +15270,802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines végétales: un nouvel eldorado?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École d'ingénieur. Technofonctionalités des protéines alimentaires, Rennes, France. 2025, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05074488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du Centre INRAE Bretagne-Normandie - Visite du PDG de l'Inrae, de la DRARI et des collectivités territoriales - Témoignage de VEG&amp;LAIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Jagorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laits et produits laitiers quelques défis pour l’industrie laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions Ltd. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, 304 p., 2025, Sciences Agronomie et Science des Aliments, Les filières alimentaires, domaine dirigé par Jack Legrand et Gilles Trystram, coordonnateurs de l'ouvrage Valérie Gagnaire et Thomas Croguennec, 978-1-78948-171-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk and Dairy Products: Some Challenges for the Dairy Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.wiley.com/en-us/Milk+and+Dairy+Products%3A+Some+Challenges+for+the+Dairy+Industry-p-9781394312399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st edition, 288p., 2024, SCIENCES – Agronomy and Food Science, Valérie Gagnaire, Thomas Croguennec, 978-1-394-31239-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693130v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-05484240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bergen, Norway. , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04731806v1</w:t>
+                <w:t xml:space="preserve">hal-04607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of post-milking application of a Lacticaseibacillus paracasei strain on the bovine teat skin regarding downstream dairy processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Goetz</w:t>
+                <w:t xml:space="preserve">Efficacité de la fermentation lactique pour dégrader l' acide phytique présent dans le jus de soja et dans des bouillies de céréales et de légumineuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffigan Kponouglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Silande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.alphavisa.com/sfm/2024/fr/. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Cheese Science &amp; Technology Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19e congrès national de la SFM « Bienvenue chez les Microbes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607887v1</w:t>
+                <w:t xml:space="preserve">hal-04731806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid content in Chlorella biomass: variability related to biomass origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Wind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lautie-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16072,73 +16084,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactiplantibacillus plantarum et Lactobacillus helveticus :des espèces efficaces pour dégrader l’acide phytique présent dans les légumineuses, céréales et pseudo-céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16191,244 +16203,244 @@
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.sfm-microbiologie.org/evenement/cbl2024/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e édition du Congrès du Club des Bactéries Lactiques (CBL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France. , 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fsn3.1229)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex B vitamin enrichment from milk to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Auzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worlds Dairy Summit 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of free fatty acids in Chlorella biomass during post-harvesting steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Reynald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16460,73 +16472,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. GERLI Lipidomics meeting: Lipids : From sea to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy starters as &amp;quot;2-in-1&amp;quot; probiotic microorganisms fermenting foods and modulating gut mucosal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Illikoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16585,113 +16597,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.beneficialmicrobes2023.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Beneficial Microbes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in Chlorella spp. lipid content in commercial and in-lab produced biomasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Wind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Subileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16710,673 +16722,673 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Chevreul – 80 YEARS OF SFEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentation of Chlorella vulgaris, a microalga used in human food, by 89 strains of lactic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piot Carmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Subileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do microRNAs survive the technological processes of making cow’s dairy products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual International Symposium on Milk Science and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, DAVIS, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions positives entre bactéries lactiques favorisées par les dépendances nutritionnelles fondées sur l’azote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Canon</w:t>
+                <w:t xml:space="preserve">Identification des substances odorantes principales dans des fromages à pâte demi-ferme à croûte lavée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtual edition, Canada. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256846v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promotedby nitrogen-based nutritional dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques ED EGAAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des substances odorantes principales dans des fromages à pâte demi-ferme à croûte lavée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions positives entre bactéries lactiques favorisées par les dépendances nutritionnelles fondées sur l’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium 2021</w:t>
+              <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtual edition, Canada. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256786v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property improvement of mixed dairy and plant-based yogurt alternatives using formulation and lactic acid bacteria co-cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17385,370 +17397,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Symposium on Lactic Acid Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, mode virtuel, Netherlands. , 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01055-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions between lactic acid bacteria promoted by nitrogen-based nutritional dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFM Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics tools as a way to select microbial strains for fermented food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17757,481 +17769,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Derozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15.Symposium on Bacterial Genetics and Ecology "Ecosystem drivers in a changing planet"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsuspected role of pH in the development of texture and functionalities in Swiss-cheese</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Parayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
+              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777542v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fermentation de trois légumineuses par différentes communautés microbiennes, en vue de développer de nouveaux aliments fermentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Rul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Lauraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design de communautés bactériennes pour fermenter un nouvel aliment associant lait et légumineuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsuspected role of pH in the development of texture and functionalities in Swiss-cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Aubert-Frogerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2, 2e Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">The 10 th Cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902837v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bacterial consortia for fermentation of novel food mixing milk and lupin flour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18290,612 +18302,612 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmental cheese environment enhances[i] Propionibacterium freudenreichii[/i] stress tolerance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372936v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoxenic experimental cheese reveals anti-inflammatory effect of Propionibacterium freudenreichii in vivo.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmental cheese environment enhances[i] Propionibacterium freudenreichii[/i] stress tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">4 International Symposium on Propionibacteria and Bibfidobacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cork, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512192v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on [i]Lactobacillus helveticus[/i], a lactic acid bacterium with peculiar proteolytic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Dairy Science &amp; Technology Symposia 2016 Cheese Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Penicillium roqueforti morphological, genetic and functional diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gillot</w:t>
+                <w:t xml:space="preserve">Rheological properties of milk derived peptides in high-protein matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+                <w:t xml:space="preserve">Arlan Caldas Pereira Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t>
+              <w:t xml:space="preserve">12th International Congress on Engineering and Food (ICEF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454527v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of milk derived peptides in high-protein matrices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Insights into Penicillium roqueforti morphological, genetic and functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlan Caldas Pereira Silveira</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Engineering and Food (ICEF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
+              <w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209822v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhéological properties of milk derived peptides in high-concentrated casein matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18917,477 +18929,477 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF World Dairy Summit 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vilnius, Lithuania. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between a technofunctional property of food product and the physico-chemical and structural characteristics of peptides: An in silico approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Desirable Somatic Cell Role on Swiss-type Cheese Making Properties and Final Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany. 2014</w:t>
+              <w:t xml:space="preserve">9.cheese Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209612v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze αs1 and -β-caseins at different NaCl concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between a technofunctional property of food product and the physico-chemical and structural characteristics of peptides: An in silico approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lélia Lacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International PLEASURE conference "Salt-Sugar-Lipids reduction"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. , 2014</w:t>
+              <w:t xml:space="preserve">15th Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209781v1</w:t>
+                <w:t xml:space="preserve">hal-01209612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desirable Somatic Cell Role on Swiss-type Cheese Making Properties and Final Quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze αs1 and -β-caseins at different NaCl concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.cheese Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. , 2014</w:t>
+              <w:t xml:space="preserve">1st International PLEASURE conference "Salt-Sugar-Lipids reduction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, La Rochelle, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122983v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on functional properties of peptides: from dilute solutions to food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lélia Lacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19416,2389 +19428,2389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. MP23.2 page 281, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteinases of [i]Lactobacillus helveticus[/i] and their distinct capability to hydrolyze alpha-s1 and [i]beta-caseins[/i] at different NaCl concentrations: from in vitro experiments to Swiss-type cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of macromolecules in cheeses is affected by solute size and cheese structure : a Fluorescence Recovery After Photobleaching (FRAP) approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry approach to simultaneously differentiate bovine milk somatic cells and to quantify their viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- François Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuels conjoints de la Société Française d’immunologie (SFI) et de l’Association Française de Cytométrie (AFC):</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lille, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of somatic cells by the bacterial epuration without drastic changes on Swiss-type cheese quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert-Frogerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of immobilisation of bacteria in a model cheese: spatial distribution and porosity of colonies and their consequences on metabolism and micro-environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cork, Ireland. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterologous Expression of PrtH a Cell Envelope Proteinase of [i]Lactobacillus helveticus[/i] in [i]Streptococcus thermophilus[/i] LMD-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. NIZO Dairy Conference Functional Enzymes for Dairy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Papendal, Netherlands. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression hétérologue de la protéase de paroi PrtH de[i] Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus LMD-9[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19 ième colloque du Club des bactéries lactiques 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression hétérologue de protéases pariétales de [i]Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus[/i]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème édition du Colloque international francophone du « Club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209553v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris-Romainville, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression hétérologue de protéases pariétales de [i]Lactobacillus helveticus[/i] chez [i]Streptococcus thermophilus[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
+              <w:t xml:space="preserve">18ème édition du Colloque international francophone du « Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Clermont-Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209341v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Amine Issulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première caractérisation du métabolisme in situ de bactéries lactiques dans des fromages modèles en utilisant des empreintes métaboliques de spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the bioactive peptides content in Swiss cheeses by combinations of thermophilic Lactobacilli strains and species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madison, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of autolysis on amino acid catabolism and flavour development in Cheddar cheese by isogenic strains of Lactococcus lactis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. NIZO Dairy Conference: Flavour and Texture Innovations in Dairy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Arnhem, Netherlands. , International Dairy Journal, 26 issue 1, pp.1-102, 2011, International Dairy Journal</w:t>
+              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454415v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ proteolytic activity of Lactobacillus helveticus and stretchability of Swiss-Type Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert-Frogerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cork, Ireland. Dairy Science and Technology, 91 issue 6, 2011, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ proteolytic activity of Lactobacillus helveticus and stretchability of Swiss-Type Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubert-Frogerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, New Orleans, United States. , Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of autolysis on amino acid catabolism and flavour development in Cheddar cheese by isogenic strains of Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Hannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abrlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Doolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Kilcawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
+              <w:t xml:space="preserve">7. NIZO Dairy Conference: Flavour and Texture Innovations in Dairy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Arnhem, Netherlands. , International Dairy Journal, 26 issue 1, pp.1-102, 2011, International Dairy Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454484v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">prtH2 not prtH is the ubiquitous cell wall proteinase gene in [i]Lactobacillus helveticus[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Mekmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Genay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ème Colloque du Club Des Bacteries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative proteomic analysis of bacterial enzymes released in cheese during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th international IDF symposium on cheese ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Bern, Switzerland. Dairy Science and Technology, 88 (4/5), 605 p., 2008, Dairy Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21808,143 +21820,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of composition information on the perception of innovative beverages mixing animal and plant ingredients by consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Danten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Food and Nutrition. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21954,166 +21966,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides : un levier pour modifier les techno-fonctionnalités des matrices laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Edition 2017, 2017, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier les enzymes bactériennes clés pour diversifier la texture et la flaveur des fromages, dans le rapport Recherche et Innovations pour l'aliment et les bioproduits du département CEPIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] édition 2014, 2014, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22123,130 +22135,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axe Bio-Imagerie Plate-forme MRIC: Faits marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22256,91 +22268,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéolyse dans les matrices laitières : un outil pour étudier leur structure et pour élaborer et optimiser leurs fonctionnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Université de Rennes 1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22350,114 +22362,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la trypsine libre et immobilisée comme sonde d'étude de la structure de la micelle de caséine bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1994. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02851424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId494"/>
+      <w:footerReference w:type="default" r:id="rId495"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22604,51 +22616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216723v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454043v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soerhaug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ayuso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse F.F. da Silveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Almeida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Good" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Aichaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-025-00366-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209812v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP3CJ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.01.028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.10.052" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209414v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.01.039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJPS7X9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454034v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454067v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02395-08" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454004v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.04.007" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG29458X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golfo Moatsou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moschopoulou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kandarakis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.06.014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV2GBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454005v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Moschopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-007-9098-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2P74FFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZVBT1SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673591v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678634v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929636v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Sorhaug" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683684v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684234v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684381v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929611v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929590v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwanon Lem&#233;e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684846v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209712v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217835v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Tec &amp;amp; Doc (Editions)" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074488v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484240v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jagorel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256846v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318544v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256786v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331266v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01055-21" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357804v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777542v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372936v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303973v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209612v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209781v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122983v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209715v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209690v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454648v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209503v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190684v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209553v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209333v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209675v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454415v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hannon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrlova" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Doolan" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilkinson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kilcawley" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454407v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454391v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190820v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454387v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507941v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danten" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788334v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819641v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851424v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Trebossen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Illikoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05219711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rousseaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Silande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hickisch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748783v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Auzance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Boullet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Folign&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gwena&#235;lle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03782268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard -Bion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542696v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tarnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gaucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Lacou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Genay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454414v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Mekmene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Duboz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faurie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454087v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Soerhaug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ayuso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayse F.F. da Silveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Almeida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Harzic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffigan Kponouglo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Good" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Aichaoui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-025-00366-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Strube" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Even" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouchaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FO01061F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysa Lecorre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decarvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adzran Che Mustapa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101188" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wind" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2024005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112557" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drigon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Nicolle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100725" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2022.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822271v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108653" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654128v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.888179" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mantel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvyne Rolli-Derkinderen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2022.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.793136" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330070v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01055-21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03033520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.549027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03019865v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584163" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364876v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houem Rabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7100477" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fernandes Cordeiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Heloisa Da Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Miranda Pessoa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.27319" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Briard-Bion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02621-15" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209812v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary-Mourot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCP3CJ3M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2016.09.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272486v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.01.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224020v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0267-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209878v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135780" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145329v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.10.052" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454593v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-015-0221-x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146071" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189982v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0176-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-13-82" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191386v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6179" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2012.01.008" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454157v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01466-10" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Atlan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2011.01.039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJPS7X9L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fania Carpino" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pediliggieri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2027268" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454034v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaucher" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2009.01.017" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVSBC7K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454099v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1476" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454067v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02395-08" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454004v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.04.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG29458X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453998v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golfo Moatsou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moschopoulou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kandarakis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2007.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBSV2GBS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454005v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterini Moschopoulou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-007-9098-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L2P74FFG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2005.05.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZVBT1SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453934v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2004.07.021" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QDVMZDN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673591v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895380v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001136" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678634v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrouin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697077v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Lortal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929636v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Sorhaug" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684381v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lemee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684234v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929590v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwanon Lem&#233;e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684846v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034901v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turgeon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lait-et-produits-laitiers/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312405.ch3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315850v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dymocks.com.au/book/handbook-of-food-structure-development-by-fotis-spyropoulos-and-aris-lazidis-and-ian-norton-9781788012164" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791800v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/le-fromage-4e-ed/gillis/descriptif-9782743023157" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506636v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804007-2.00022-9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209712v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Kerjean" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1405182989,descCd-description.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217835v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Tec &amp;amp; Doc (Editions)" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840613v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyaval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05484240v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jagorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034852v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693130v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2178" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607887v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731806v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.1229)" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770320v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lautie-Dias" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615833v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746654v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Duplessis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770311v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Reynald" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauti&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173416v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piot Carmine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823895v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256786v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318544v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256846v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357826v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331266v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01055-21" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357804v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Derozier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154332v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Rul" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Lauraire" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777542v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628088v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512192v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;ton" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372936v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209822v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlan Caldas Pereira Silveira" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454533v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122983v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209612v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209781v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209715v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209690v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Aubert" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454647v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Fran&#231;ois Mayol" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454648v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubert-Frogerais" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209503v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genay" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190684v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209553v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209333v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courant" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209675v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454407v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454391v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454415v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hannon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrlova" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Doolan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Wilkinson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Kilcawley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190820v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454387v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507941v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lemaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Danten" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788334v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797358v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792795v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819641v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851424v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>