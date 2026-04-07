--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -725,196 +725,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La clinique philosophique du burn out des soignants à la lumière de la Covid-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux éthiques de l’obligation vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (848), pp.62-64. </w:t>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 9 (1), pp.14-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0038-0814(20)30192-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.009.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080154v1</w:t>
+                <w:t xml:space="preserve">hal-05519661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques de l’obligation vaccinale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La clinique philosophique du burn out des soignants à la lumière de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, N° 9 (1), pp.14-15. </w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (848), pp.62-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfeap.009.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0814(20)30192-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519661v1</w:t>
+                <w:t xml:space="preserve">hal-04080154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation et arrêt des thérapeutiques en situation aiguë. Quel rôle pour le médecin anesthésiste-réanimateur dans une décision d’abstention d’un acte chirurgical urgent ?</w:t>
               </w:r>
@@ -1028,196 +1028,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur le débat bioéthique</w:t>
+                <w:t xml:space="preserve">Quelle place pour les familles dans le consentement au prélèvement d’organes post-mortem ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpub1.022.0195⟩</w:t>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/droitcultures.4188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519666v1</w:t>
+                <w:t xml:space="preserve">hal-05519669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les familles dans le consentement au prélèvement d’organes post-mortem ?</w:t>
+                <w:t xml:space="preserve">Réflexions sur le débat bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soubrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.193-203. </w:t>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 22 (2), pp.195-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/droitcultures.4188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.022.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519669v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociale : un point de vue philosophique</w:t>
               </w:r>
@@ -1294,51 +1294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is laparoscopic live donor hepatectomy justified ethically?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chataigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.02.008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bathaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-082528" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brugeron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2023.06.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30192-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.009.0014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubrane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.4188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbp.321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10730-009-9093-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPQ7TZC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03244301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chataigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.02.008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bathaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-082528" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brugeron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2023.06.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.009.0014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30192-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubrane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.4188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbp.321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10730-009-9093-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPQ7TZC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03244301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>