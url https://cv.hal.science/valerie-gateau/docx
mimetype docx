--- v1 (2026-04-07)
+++ v2 (2026-05-28)
@@ -1028,196 +1028,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les familles dans le consentement au prélèvement d’organes post-mortem ?</w:t>
+                <w:t xml:space="preserve">Réflexions sur le débat bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soubrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/droitcultures.4188⟩</w:t>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 22 (2), pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.022.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519669v1</w:t>
+                <w:t xml:space="preserve">hal-05519666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur le débat bioéthique</w:t>
+                <w:t xml:space="preserve">Quelle place pour les familles dans le consentement au prélèvement d’organes post-mortem ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 22 (2), pp.195-200. </w:t>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpub1.022.0195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/droitcultures.4188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519666v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociale : un point de vue philosophique</w:t>
               </w:r>
@@ -1294,51 +1294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is laparoscopic live donor hepatectomy justified ethically?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chataigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.02.008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bathaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-082528" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brugeron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2023.06.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.009.0014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30192-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubrane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.4188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbp.321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10730-009-9093-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPQ7TZC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03244301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chataigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gateau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.02.008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911854v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vignot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bathaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lazzati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-082528" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brugeron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Loup Weil-Dubuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.014.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04195951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Giabicani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Culver" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2023.06.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Dorze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kandelman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.009.0014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0814(20)30192-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mourman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#233; Attias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brunel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2018.09.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.022.0195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubrane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/droitcultures.4188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhbp.321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.035.0463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10730-009-9093-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MPQ7TZC3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gzil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04079631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fleury-Perkins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03244301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delaisi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Munck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Doz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791928v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>