--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -100,624 +100,624 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon nanotube type on the thermoelectric performance of poly(lactic acid)/carbon nanotube composite thin films</w:t>
+                <w:t xml:space="preserve">A Visible-Opaque Infrared-Modulator Fabric for Human Body Thermoregulation at Low Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hau Vo Le</w:t>
+                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Binet</w:t>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2026.118100⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.9826 - 9835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c10457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504988v1</w:t>
+                <w:t xml:space="preserve">hal-05535238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visible-Opaque Infrared-Modulator Fabric for Human Body Thermoregulation at Low Temperatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of carbon nanotube type on the thermoelectric performance of poly(lactic acid)/carbon nanotube composite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">van Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11, pp.9826 - 9835. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 318, pp.118100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c10457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2026.118100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535238v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Crosslinked Chitosan-Based Scaffold Containing Hyaluronic Acid for Articular Cartilage Reconstruction</w:t>
+                <w:t xml:space="preserve">Microscopic Origin of the Brittle-to-Ductile Transition Induced by Macromolecular Orientation in Glassy Polymers: From Crazes to Shear Bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Hamidi</w:t>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Maton</w:t>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Hildebrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bossard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules30102202⟩</w:t>
+              <w:t xml:space="preserve">MACROMOLECULES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, MACROMOLECULES, 58 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577600v1</w:t>
+                <w:t xml:space="preserve">hal-05280425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Origin of the Brittle-to-Ductile Transition Induced by Macromolecular Orientation in Glassy Polymers: From Crazes to Shear Bands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Evaluation of a Crosslinked Chitosan-Based Scaffold Containing Hyaluronic Acid for Articular Cartilage Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+                <w:t xml:space="preserve">Salim Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+                <w:t xml:space="preserve">Feng Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gaucher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACROMOLECULES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, MACROMOLECULES, 58 (17), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (10), pp.2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules30102202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280425v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Plane vs Through-Plane Electrical Conductivity of Poly(lactic acid)/Multiwalled Carbon Nanotubes: Impact on Thermoelectric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (23), pp.14365-14376. </w:t>
@@ -794,64 +794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pharmaceutics, 15 (2), pp.456. </w:t>
@@ -1036,77 +1036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Thermoplastic Starch: Rationale for the Temperature-Relative Humidity Equivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Polymers, 14 (13), pp.2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,77 +1140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Design for a High‐Performance Indoor Radiative Heating Fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,7633 +1268,7645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t>
+                <w:t xml:space="preserve">A one pot one step combined radical and ring-opening route for the dual functionalization of starch in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Louisy</w:t>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Carbohydrate Polymers, pp.117399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927322v2</w:t>
+                <w:t xml:space="preserve">hal-03017282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one pot one step combined radical and ring-opening route for the dual functionalization of starch in aqueous medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Saint-Loup</w:t>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parcq</w:t>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélina David</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Carbohydrate Polymers, pp.117399. </w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (7), pp.3763-3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017282v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Brittle-to-ductile transition of PLA induced by macromolecular orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Express Polymer Letters, 14 (11), pp.1034-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430440v1</w:t>
+                <w:t xml:space="preserve">hal-03007082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+                <w:t xml:space="preserve">An electrochemical method to rapidly assess the environmental risk of silver release from nanowire transparent conductive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Omaña-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djadidi Toybou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329873v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle-to-ductile transition of PLA induced by macromolecular orientation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Substitution degree and fatty chain length influence on structure and properties of fatty acid cellulose esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Duchatel-Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.84⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Carbohydrate Polymers, 234, pp.115912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007082v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical method to rapidly assess the environmental risk of silver release from nanowire transparent conductive films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Bou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Omaña-Sanz</w:t>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djadidi Toybou</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lesven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100217⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.110130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990833v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution degree and fatty chain length influence on structure and properties of fatty acid cellulose esters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Duchatel-Crépy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Martin</w:t>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Carbohydrate Polymers, 234, pp.115912. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006969v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ SAXS/WAXS investigations of the mechanically-induced phase transitions in semi-crystalline polyamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Delaunay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Polymer, pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328011v1</w:t>
+                <w:t xml:space="preserve">hal-02448905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reductive Amination/Cyclization of Methyl Levulinate with Aspartic Acid: Towards Renewable Polyesters with a Pendant Lactam Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Cahier</w:t>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (14), pp.3370 - 3376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201900745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436575v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SAXS/WAXS investigations of the mechanically-induced phase transitions in semi-crystalline polyamides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.04.073⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Carbohydrate Polymers, 225, pp.115123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448905v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive Amination/Cyclization of Methyl Levulinate with Aspartic Acid: Towards Renewable Polyesters with a Pendant Lactam Unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201900745⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263298v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, eXpress Polymer Letters, 13 (3), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063888v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fatty chain length and starch composition on structure and properties of fully substituted fatty acid starch esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vanmarcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Duchatel-Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.249-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (34), pp.29101-29112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 525, pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of novel chitosan and beta-cyclodextrin polymer sponges for wound dressing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Neut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173, pp.535-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of strain-induced structural changes on the mechanical behavior of PA6/PE multilayer films under uniaxial drawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Sallem-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Séguéla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean–marc Marc R. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (23), pp.5336-5346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Titanium Surfaces with Polymer Brushes Prepared from a Biomimetic RAFT Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Zobrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Macromolecules, 44 (15), pp.5883-5892. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma200853w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Flame-Retardant Treatment of Nonwoven PLA/Flax: Effect of Thermal Compression on Flame Retardancy Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICFCM 2025: International Conference on Frontiers of Composite Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tokyo, Japon, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of solutions to flame retard PLA/flax fibers composites made from comingled textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, New Orleans, LA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Eco-friendly Flame-retardant Coating For Commingled Nonwoven PLA/Flax Using Two Fire-Proofing Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOFRAM 2024: International Conference on Eco-Friendly Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia, Spain, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon nanotube/Insulating polymer composites for thermoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales de thermoélectricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration de composites UHMWPE/métal par frittage flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEPOS 31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPOSITES PLA/NANOTUBES DE CARBONE POUR APPLICATIONS A LA THERMOELECTRICITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR REEPOS 2023 &amp; SDM 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis by reactive extrusion, properties and ageing of flame retardant PBT vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma200853w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03326778v1</w:t>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of PBT vitrimers through reactive extrusion – effect of flame retardant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additive approach to Flame retard PBT vitrimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Los Angeles, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flame-retardancy of a PBT vitrimer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoelectric properties of pla/carbon nanotubes nanocomposites: structure-property relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Polymer Nanocomposites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of chain orientation on the brittle to ductile transition in Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymorphisme et étirabilité de thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journee MECAMAT Groupe de travail Mecanique des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l’orientation macromoléculaire sur la transition fragile/ductile du Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignifugation d’une matrice PBT vitrimère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNOEJC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online event, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New specialty polyesters from levulinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kifah Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final Workshop of the ALPO Interreg project « Nouveaux Matériaux Polymères issus de la Biomasse Microalgue »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine de la transition fragile/ductile du Polylactide induite par l’orientation macromoléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Mandelieu la Napoule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol –diamide monomers from microalgaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzymatic catalysis for bio-based polyesters and poly(ester-co-amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Travail Catalyse Enzymatique et Procédés Associés, Pôle IAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzyme-catalyzed polycondensation of diol-diamide monomers from microalgaes : access to new poly(ester-co-amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUPAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New specialty polyesters from levulinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference of Biobased Polymer, ICBP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milan Polymer Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entirely bio-sourced nanocomposites for the elaboration of biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPNOE Junior Scientists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENTIRELY BIO-SOURCED NANOCOMPOSITES FOR THE ELABORATION OF BIOMATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPNOE 2018 International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microalgues, de l'optimisation à la valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen de Biotechnologie et de Bioéconomie (CEBB), Oct 2018, Pomacle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of macromolecular orientation on mechanical behavior of glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEPOS28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biaxial stretching of PLA: brittle-to- ductile transition induced by molecular orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclic vs linear polylactide : straightforward access using a single catalyst and studies of their resulting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New renewable monomers and specialty polymers from levulinic and amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAPPP 2018, International Conference of Applied Petroleum, Petrochemical and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration des propriétés barrières de polyesters par le procédé de coextrusion multi-nanocouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimicrobial films based on polyvinyl alcohol and hydroxypropyl-β-cyclodextrin for the prolonged release of sodium benzoate for potential food packaging application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Birck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Food and Beverage Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Thermal Compression Recycling on the Combustion Behavior of FR-PLA/Flax Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Colloque National GFP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, VILLENEUVE DASCQ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Rigidity of Metal and UHMWPE impact REsistance by flash Sintering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYFP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543255v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Association of Rigidity of Metal and UHMWPE impact REsistance by flash Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+              <w:t xml:space="preserve">JPEN5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505609v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Rigidity of Metal and UHMWPE impact REsistance by flash Sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Gruescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPEN5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Douai, France</w:t>
+              <w:t xml:space="preserve">DYFP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645856v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de composites métal/UHMWPE par frittage flash</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pla/carbon nanotubes composites for thermoelectric application: relation between elaboration, structure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress EPF, Prague, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304371v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pla/carbon nanotubes composites for thermoelectric application: relation between elaboration, structure and properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Élaboration de composites métal/UHMWPE par frittage flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress EPF, Prague, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313176v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofiller effect on structure-properties relationship of bio-sourced nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+                <w:t xml:space="preserve">ON THE BRITTLE-TO-DUCTILE TRANSITION OF PLA : INFLUENCE OF MACROMOLECULAR ORIENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">GFP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356007v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE BRITTLE-TO-DUCTILE TRANSITION OF PLA : INFLUENCE OF MACROMOLECULAR ORIENTATION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+                <w:t xml:space="preserve">Nanofiller effect on structure-properties relationship of bio-sourced nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436548v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Caractérisations structurale et thermomécanique de dérivés d'amidon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on polymers from microalgaes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">DEPOS28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509570v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations structurale et thermomécanique de dérivés d'amidon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Parcq</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">Workshop on polymers from microalgaes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...3952 lines deleted...]
-                <w:t xml:space="preserve">hal-04505660v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9041,51 +9053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hamidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102202" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00607" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stella M'Bengue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04339454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.84" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Oma&#241;a-Sanz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03006969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchatel-Cr&#233;py" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115912" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellegrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanmarcke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lopez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKTWB2KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773162v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;marc Marc R. Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMGL715D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zemo Foteu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304371v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509570v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galvis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445838v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621493v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifah Nasr" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487094v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509304v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291105v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevigny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509269v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289329v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02444051v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505660v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birck" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00607" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stella M'Bengue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04339454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.84" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Oma&#241;a-Sanz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03006969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchatel-Cr&#233;py" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellegrini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900745" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31C8BG1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanmarcke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKTWB2KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;marc Marc R. Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMGL715D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galvis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zemo Foteu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifah Nasr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevigny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02444051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>