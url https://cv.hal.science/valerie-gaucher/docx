--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,8847 +66,8981 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visible-Opaque Infrared-Modulator Fabric for Human Body Thermoregulation at Low Temperatures</w:t>
+                <w:t xml:space="preserve">Effect of carbon nanotube type on the thermoelectric performance of poly(lactic acid)/carbon nanotube composite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
+                <w:t xml:space="preserve">van Hau Vo Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pirim</w:t>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.5c10457⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 318, pp.118100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2026.118100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535238v1</w:t>
+                <w:t xml:space="preserve">hal-05504988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon nanotube type on the thermoelectric performance of poly(lactic acid)/carbon nanotube composite thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Visible-Opaque Infrared-Modulator Fabric for Human Body Thermoregulation at Low Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hau Vo Le</w:t>
+                <w:t xml:space="preserve">Claire Pirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Binet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 318, pp.118100. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.9826 - 9835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2026.118100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c10457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504988v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Origin of the Brittle-to-Ductile Transition Induced by Macromolecular Orientation in Glassy Polymers: From Crazes to Shear Bands</w:t>
+                <w:t xml:space="preserve">Influence of annealing and crosslinking on release properties of gallic acid from polyvinyl alcohol-based films for packaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Xu</w:t>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+                <w:t xml:space="preserve">Kokou Donald Amouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle de Waele</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACROMOLECULES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00607⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 179, pp.112793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2026.112793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280425v1</w:t>
+                <w:t xml:space="preserve">hal-05612426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of a Crosslinked Chitosan-Based Scaffold Containing Hyaluronic Acid for Articular Cartilage Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Hamidi</w:t>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Maton</w:t>
+                <w:t xml:space="preserve">Feng Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (10), pp.2202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules30102202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Plane vs Through-Plane Electrical Conductivity of Poly(lactic acid)/Multiwalled Carbon Nanotubes: Impact on Thermoelectric Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic Origin of the Brittle-to-Ductile Transition Induced by Macromolecular Orientation in Glassy Polymers: From Crazes to Shear Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Binet</w:t>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Tahon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02318⟩</w:t>
+              <w:t xml:space="preserve">MACROMOLECULES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, MACROMOLECULES, 58 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5c00607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504945v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Medical Grade Thermoplastic Polyurethane for the Manufacture of an Implantable Medical Device: The Impact of FDM 3D-Printing and Gamma Sterilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Plane vs Through-Plane Electrical Conductivity of Poly(lactic acid)/Multiwalled Carbon Nanotubes: Impact on Thermoelectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mesnard</w:t>
+                <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Chai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020456⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (23), pp.14365-14376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971154v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure And Mechanical Behavior of Fully Substituted Acid Starch Esters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a Medical Grade Thermoplastic Polyurethane for the Manufacture of an Implantable Medical Device: The Impact of FDM 3D-Printing and Gamma Sterilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+                <w:t xml:space="preserve">Marie-Stella M'Bengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Joly</w:t>
+                <w:t xml:space="preserve">Thomas Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+                <w:t xml:space="preserve">Feng Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202300177⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pharmaceutics, 15 (2), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195908v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior of Thermoplastic Starch: Rationale for the Temperature-Relative Humidity Equivalence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure And Mechanical Behavior of Fully Substituted Acid Starch Esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14132531⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.Early Access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202300177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339454v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Design for a High‐Performance Indoor Radiative Heating Fabric</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Behavior of Thermoplastic Starch: Rationale for the Temperature-Relative Humidity Equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202101738⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Polymers, 14 (13), pp.2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14132531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630726v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one pot one step combined radical and ring-opening route for the dual functionalization of starch in aqueous medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+                <w:t xml:space="preserve">Asymmetric Design for a High‐Performance Indoor Radiative Heating Fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutghatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Saint-Loup</w:t>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parcq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adélina David</w:t>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117399⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (10), pp.2101738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202101738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017282v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A one pot one step combined radical and ring-opening route for the dual functionalization of starch in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Louisy</w:t>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Carbohydrate Polymers, pp.117399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927322v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle-to-ductile transition of PLA induced by macromolecular orientation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (7), pp.3763-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.84⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03007082v1</w:t>
+                <w:t xml:space="preserve">hal-02927322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical method to rapidly assess the environmental risk of silver release from nanowire transparent conductive films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Bou Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100217⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.110130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990833v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution degree and fatty chain length influence on structure and properties of fatty acid cellulose esters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Brittle-to-ductile transition of PLA induced by macromolecular orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115912⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Express Polymer Letters, 14 (11), pp.1034-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006969v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic wound healing: A specific antibiofilm protein-asymmetric release system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An electrochemical method to rapidly assess the environmental risk of silver release from nanowire transparent conductive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
+                <w:t xml:space="preserve">Brenda Omaña-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Djadidi Toybou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110130⟩</w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329873v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substitution degree and fatty chain length influence on structure and properties of fatty acid cellulose esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Marais</w:t>
+                <w:t xml:space="preserve">Lucie Duchatel-Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guinault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 598, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Carbohydrate Polymers, 234, pp.115912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.115912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430440v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SAXS/WAXS investigations of the mechanically-induced phase transitions in semi-crystalline polyamides</w:t>
+                <w:t xml:space="preserve">Biodegradable PLA/PBS multinanolayer membrane with enhanced barrier performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pepin</w:t>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.04.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448905v1</w:t>
+                <w:t xml:space="preserve">hal-02430440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive Amination/Cyclization of Methyl Levulinate with Aspartic Acid: Towards Renewable Polyesters with a Pendant Lactam Unit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Bousquet</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+                <w:t xml:space="preserve">Karine Cahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201900745⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Carbohydrate Polymers, 225, pp.115123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263298v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystals-starch nanocomposites produced by extrusion: Structure and behavior in physiological conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ SAXS/WAXS investigations of the mechanically-induced phase transitions in semi-crystalline polyamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+                <w:t xml:space="preserve">Julie Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Cahier</w:t>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina D’orlando</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Carbohydrate Polymers, 225, pp.115123. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Polymer, pp.87-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02436575v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">Reductive Amination/Cyclization of Methyl Levulinate with Aspartic Acid: Towards Renewable Polyesters with a Pendant Lactam Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chappey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (14), pp.3370 - 3376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201900745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063888v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Saint-Loup</w:t>
+                <w:t xml:space="preserve">Impact of water and thermal induced crystallizations in a PC/MXD6 multilayer film on barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chappey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328011v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fatty chain length and starch composition on structure and properties of fully substituted fatty acid starch esters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+                <w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.013⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, eXpress Polymer Letters, 13 (3), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185187v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+                <w:t xml:space="preserve">Influence of fatty chain length and starch composition on structure and properties of fully substituted fatty acid starch esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vanmarcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Duchatel-Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664644v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Structure and Barrier Properties of Multinanolayered Biodegradable PLA/PBSA Films: Confinement Effect via Forced Assembly Coextrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (34), pp.29101-29112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b08404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483691v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of novel chitosan and beta-cyclodextrin polymer sponges for wound dressing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement effect in PC/MXD6 multilayer films: Impact of the microlayered structure on water and gas barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Messin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miquelard-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Flores</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Feng Chai</w:t>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 173, pp.535-546. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 525, pp.135-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2016.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02622814v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of strain-induced structural changes on the mechanical behavior of PA6/PE multilayer films under uniaxial drawing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of novel chitosan and beta-cyclodextrin polymer sponges for wound dressing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Sallem-Idrissi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Marin</w:t>
+                <w:t xml:space="preserve">Marco Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Séguéla</w:t>
+                <w:t xml:space="preserve">Nicolas Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean–marc Marc R. Lefebvre</w:t>
+                <w:t xml:space="preserve">Christel Neut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (23), pp.5336-5346. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.535-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773162v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The role of strain-induced structural changes on the mechanical behavior of PA6/PE multilayer films under uniaxial drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Sallem-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séguéla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean–marc Marc R. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (23), pp.5336-5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Titanium Surfaces with Polymer Brushes Prepared from a Biomimetic RAFT Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Zobrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sobocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Lyskawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Macromolecules, 44 (15), pp.5883-5892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma200853w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Thermal Compression Recycling on the Combustion Behavior of FR-PLA/Flax Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème Colloque National GFP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, VILLENEUVE DASCQ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association of Rigidity of Metal and UHMWPE impact REsistance by flash Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JPEN5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association of Rigidity of Metal and UHMWPE impact REsistance by flash Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Gruescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYFP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Kerkrade, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pla/carbon nanotubes composites for thermoelectric application: relation between elaboration, structure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Congress EPF, Prague, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élaboration de composites métal/UHMWPE par frittage flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Deplancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ON THE BRITTLE-TO-DUCTILE TRANSITION OF PLA : INFLUENCE OF MACROMOLECULAR ORIENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofiller effect on structure-properties relationship of bio-sourced nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisations structurale et thermomécanique de dérivés d'amidon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEPOS28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on polymers from microalgaes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Flame-Retardant Treatment of Nonwoven PLA/Flax: Effect of Thermal Compression on Flame Retardancy Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFCM 2025: International Conference on Frontiers of Composite Materials.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tokyo, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of solutions to flame retard PLA/flax fibers composites made from comingled textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Galvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, New Orleans, LA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Eco-friendly Flame-retardant Coating For Commingled Nonwoven PLA/Flax Using Two Fire-Proofing Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2024: International Conference on Eco-Friendly Additives and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valencia, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube/Insulating polymer composites for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hau Vo Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de thermoélectricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de composites UHMWPE/métal par frittage flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Zemo Foteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Deplancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPOSITES PLA/NANOTUBES DE CARBONE POUR APPLICATIONS A LA THERMOELECTRICITE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis by reactive extrusion, properties and ageing of flame retardant PBT vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR REEPOS 2023 &amp; SDM 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FRPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445760v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis by reactive extrusion, properties and ageing of flame retardant PBT vitrimers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">COMPOSITES PLA/NANOTUBES DE CARBONE POUR APPLICATIONS A LA THERMOELECTRICITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hau Vo Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">GDR REEPOS 2023 &amp; SDM 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191326v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PBT vitrimers through reactive extrusion – effect of flame retardant additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Flame-retardancy of a PBT vitrimer matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191811v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive approach to Flame retard PBT vitrimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Los Angeles, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame-retardancy of a PBT vitrimer matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Synthesis of PBT vitrimers through reactive extrusion – effect of flame retardant additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">Polymer 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191806v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of pla/carbon nanotubes nanocomposites: structure-property relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Hau Vo Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polymer Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chain orientation on the brittle to ductile transition in Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphisme et étirabilité de thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journee MECAMAT Groupe de travail Mecanique des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’orientation macromoléculaire sur la transition fragile/ductile du Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignifugation d’une matrice PBT vitrimère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOEJC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New specialty polyesters from levulinic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kifah Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Workshop of the ALPO Interreg project « Nouveaux Matériaux Polymères issus de la Biomasse Microalgue »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de la transition fragile/ductile du Polylactide induite par l’orientation macromoléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Mandelieu la Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol –diamide monomers from microalgaes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Enzymatic catalysis for bio-based polyesters and poly(ester-co-amide)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Favrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Catalyse Enzymatique et Procédés Associés, Pôle IAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508003v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic catalysis for bio-based polyesters and poly(ester-co-amide)s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol –diamide monomers from microalgaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Catalyse Enzymatique et Procédés Associés, Pôle IAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venette, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509294v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">New specialty polyesters from levulinic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">7th International Conference of Biobased Polymer, ICBP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180885v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme-catalyzed polycondensation of diol-diamide monomers from microalgaes : access to new poly(ester-co-amide)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New specialty polyesters from levulinic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gerbaux</w:t>
+                <w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Biobased Polymer, ICBP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">EPF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487094v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Polymer Days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Microalgues, de l'optimisation à la valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen de Biotechnologie et de Bioéconomie (CEBB), Oct 2018, Pomacle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330704v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entirely bio-sourced nanocomposites for the elaboration of biomaterials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE Junior Scientists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">Milan Polymer Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356117v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTIRELY BIO-SOURCED NANOCOMPOSITES FOR THE ELABORATION OF BIOMATERIALS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Entirely bio-sourced nanocomposites for the elaboration of biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2018 International Polysaccharide Conference</w:t>
+              <w:t xml:space="preserve">EPNOE Junior Scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291105v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ENTIRELY BIO-SOURCED NANOCOMPOSITES FOR THE ELABORATION OF BIOMATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronica Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2018 International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509269v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and enzymatic polycondensation of new diol-diamides monomers from microalgaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microalgues, de l'optimisation à la valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Européen de Biotechnologie et de Bioéconomie (CEBB), Oct 2018, Pomacle, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509304v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of macromolecular orientation on mechanical behavior of glassy polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Biaxial stretching of PLA: brittle-to- ductile transition induced by molecular orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEPOS28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289329v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial stretching of PLA: brittle-to- ductile transition induced by molecular orientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of macromolecular orientation on mechanical behavior of glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">DEPOS28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444051v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic vs linear polylactide : straightforward access using a single catalyst and studies of their resulting properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New renewable monomers and specialty polymers from levulinic and amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPPP 2018, International Conference of Applied Petroleum, Petrochemical and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des propriétés barrières de polyesters par le procédé de coextrusion multi-nanocouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Messin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial films based on polyvinyl alcohol and hydroxypropyl-β-cyclodextrin for the prolonged release of sodium benzoate for potential food packaging application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Food and Beverage Packaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505660v1</w:t>
-              </w:r>
-[...1238 lines deleted...]
-                <w:t xml:space="preserve">hal-03509570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9053,51 +9187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00607" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hamidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stella M'Bengue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04339454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.84" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Oma&#241;a-Sanz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03006969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchatel-Cr&#233;py" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115912" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.073" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263298v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellegrini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900745" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31C8BG1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanmarcke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flores" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKTWB2KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773162v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;marc Marc R. Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMGL715D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galvis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zemo Foteu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445770v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445765v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifah Nasr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevigny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509269v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02444051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birck" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543255v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509570v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Vo Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2026.118100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535238v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutghatin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pirim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c10457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Donald Amouzou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hamidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hildebrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30102202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280425v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Waele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c00607" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Hau Vo Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Stella M'Bengue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mesnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15020456" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ribeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Descamps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202300177" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04339454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14132531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202101738" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Bou Haidar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110130" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.84" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Oma&#241;a-Sanz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djadidi Toybou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03006969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Duchatel-Cr&#233;py" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115912" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Messin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117777" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Nessi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cahier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N31C8BG1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pepin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.04.073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellegrini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900745" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanmarcke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b08404" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483691v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miquelard-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.10.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flores" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tabary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.026" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKTWB2KJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;marc Marc R. Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.027" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMGL715D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03326778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zobrist" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sobocinski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lyskawa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200853w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05407872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04645856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Zemo Foteu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Deplancke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04543255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313176v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Brun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lame" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436548v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509570v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04581234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galvis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05236249v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04822872v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04304376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191326v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meunier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04191811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259921v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04190979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03621493v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifah Nasr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04445838v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509294v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03508273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509304v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevigny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03509269v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02444051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03487133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02436564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Birck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>