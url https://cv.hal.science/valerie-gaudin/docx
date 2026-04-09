--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Valérie Gaudin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directrice de Recherche INRAE, HDRJean-Pierre Bourgin Institute for Plant ScienceUniversité Paris-Saclay, INRAE, AgroParisTech,  Versailles, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -929,395 +935,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One, Two, Three: Polycomb Proteins Hit All Dimensions of Gene Regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania del Prete</w:t>
+                <w:t xml:space="preserve">The many faces of plant chromatin: Meeting summary of the 4th European workshop on plant chromatin 2015, Uppsala, Sweden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Mozgová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Mikulski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schubert</w:t>
+                <w:t xml:space="preserve">Claudia Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes6030520⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1084-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2015.1106674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640527v1</w:t>
+                <w:t xml:space="preserve">hal-02640767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis GAGA-Binding Factor BASIC PENTACYSTEINE6 Recruits the POLYCOMB-REPRESSIVE COMPLEX1 Component LIKE HETEROCHROMATIN PROTEIN1 to GAGA DNA Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 168 (3), pp.1013-1024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.15.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many faces of plant chromatin: Meeting summary of the 4th European workshop on plant chromatin 2015, Uppsala, Sweden.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Köhler</w:t>
+                <w:t xml:space="preserve">One, Two, Three: Polycomb Proteins Hit All Dimensions of Gene Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania del Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Mikulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.1084-1090. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.520-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592294.2015.1106674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes6030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640767v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
               </w:r>
@@ -1459,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Jarillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,64 +1850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fruitful chromatin harvest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2076,256 +2082,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green chromatin dynamics in Zurich: meeting summary based on the European Workshop on Plant Chromatin 2009 in Zurich, Switzerland</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tirichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662243v1</w:t>
+                <w:t xml:space="preserve">hal-01203864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green chromatin dynamics in Zurich: meeting summary based on the European Workshop on Plant Chromatin 2009 in Zurich, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203864v1</w:t>
+                <w:t xml:space="preserve">hal-02662243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
               </w:r>
@@ -2480,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên K. Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4433,277 +4439,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Bad Apples: Turning Insights into Impact</w:t>
+                <w:t xml:space="preserve">The BEYOND BAD APPLES Project’s Resource Guides on Addressing Misconduct and Promoting Research Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Mežinska</w:t>
+                <w:t xml:space="preserve">Kadri Simm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadri Simm</w:t>
+                <w:t xml:space="preserve">Tonje Lossius Husum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alina Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eero Kaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elíza Lasmane</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nchanchou Mbanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Ethics and Integrity in Academia 2025 - 11th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Uppsala (Suède), Sweden</w:t>
+              <w:t xml:space="preserve">Congres of The European Network of Research Integrity Offices (ENRIO Congres 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENRIO, Sep 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201969v1</w:t>
+                <w:t xml:space="preserve">hal-05202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BEYOND BAD APPLES Project’s Resource Guides on Addressing Misconduct and Promoting Research Integrity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Beyond Bad Apples: Turning Insights into Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Mežinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadri Simm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eero Kaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Nchanchou Mbanya</w:t>
+                <w:t xml:space="preserve">Elíza Lasmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres of The European Network of Research Integrity Offices (ENRIO Congres 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENRIO, Sep 2025, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">European Conference on Ethics and Integrity in Academia 2025 - 11th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202727v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et structuration des missions Intégrité Scientifique, Déontologie et Ethique de la recherche à INRAE</w:t>
               </w:r>
@@ -5207,77 +5213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green chromatin dynamics in Zurich: meeting summary based on the European Workshop on Plant Chromatin 2009 in Zurich, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5296,217 +5302,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture nucléaire : modélisation spatiale et application à la compréhension des mécanismes de différenciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An RNA-binding protein involved in flowering, cell fate and floral determinacy interacts with LHP1, a PRC1-like com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p</w:t>
+              <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818125v1</w:t>
+                <w:t xml:space="preserve">hal-04670444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RNA-binding protein involved in flowering, cell fate and floral determinacy interacts with LHP1, a PRC1-like com</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture nucléaire : modélisation spatiale et application à la compréhension des mécanismes de différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Zurich (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670444v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the floral repression process</w:t>
               </w:r>
@@ -7137,51 +7143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DAA6D96"/>
+    <w:nsid w:val="628EE5BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7368,51 +7374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081069154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Mori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitomi Nakagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mikulski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Brand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simoncello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1106674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jarillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kohler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pineiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.28094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Perreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine M.-C. Chupeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.109538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.7.3.19104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Latrasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Germann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen D. Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.127639" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej J. Blus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khorasanizadeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1283" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B04662F6D003D7149EEBC3DFA17810600446F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Knip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Juul-Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Snijder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fransz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0129-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKGP09D5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022844127716" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9WJ9NH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lunness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fobert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Towers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.4.1137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Fobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunness" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Coen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Doonan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fobert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lunness" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doonan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.8.9.1465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Luetticke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239883" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NG8DG2MT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chetrit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Courcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(89)90638-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ9J4T2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Kaila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;za Lasmane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Lossius Husum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Coman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nchanchou Mbanya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821680v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prunus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksenko Ekaterina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samouelian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trindade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55520-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena de Lucia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-154-3_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fobert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundhati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081069154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Mori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitomi Nakagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1106674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Brand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simoncello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mikulski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jarillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kohler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pineiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.28094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Perreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine M.-C. Chupeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.109538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.7.3.19104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Latrasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Germann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen D. Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.127639" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej J. Blus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khorasanizadeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1283" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B04662F6D003D7149EEBC3DFA17810600446F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Knip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Juul-Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Snijder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fransz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0129-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKGP09D5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022844127716" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9WJ9NH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lunness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fobert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Towers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.4.1137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Fobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunness" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Coen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Doonan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fobert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lunness" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doonan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.8.9.1465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Luetticke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239883" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NG8DG2MT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chetrit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Courcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(89)90638-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ9J4T2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Lossius Husum" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Coman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Kaila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nchanchou Mbanya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;za Lasmane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821680v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prunus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksenko Ekaterina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samouelian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trindade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55520-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena de Lucia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-154-3_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fobert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundhati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>