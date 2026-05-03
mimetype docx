--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -935,789 +935,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many faces of plant chromatin: Meeting summary of the 4th European workshop on plant chromatin 2015, Uppsala, Sweden.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iva Mozgová</w:t>
+                <w:t xml:space="preserve">One, Two, Three: Polycomb Proteins Hit All Dimensions of Gene Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Köhler</w:t>
+                <w:t xml:space="preserve">Pawel Mikulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2015.1106674⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.520-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes6030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640767v1</w:t>
+                <w:t xml:space="preserve">hal-02640527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis GAGA-Binding Factor BASIC PENTACYSTEINE6 Recruits the POLYCOMB-REPRESSIVE COMPLEX1 Component LIKE HETEROCHROMATIN PROTEIN1 to GAGA DNA Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hecker</w:t>
+                <w:t xml:space="preserve">L. H. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. H. Brand</w:t>
+                <w:t xml:space="preserve">S. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peter</w:t>
+                <w:t xml:space="preserve">Nathalie Simoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 168 (3), pp.1013-1024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.15.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One, Two, Three: Polycomb Proteins Hit All Dimensions of Gene Regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania del Prete</w:t>
+                <w:t xml:space="preserve">The many faces of plant chromatin: Meeting summary of the 4th European workshop on plant chromatin 2015, Uppsala, Sweden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Mozgová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Mikulski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+                <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (3), pp.520-542. </w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1084-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes6030520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2015.1106674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640527v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hnRNP-Q Protein LIF2 Participates in the Plant Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania del Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gaudin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Balague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204098v1</w:t>
+                <w:t xml:space="preserve">hal-01204050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant chromatin warms up in Madrid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Nuclear architecture and chromatin dynamics in interphase nuclei of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania del Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pineiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/epi.28094⟩</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143 (1-3), pp.28-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000363724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204106v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hnRNP-Q Protein LIF2 Participates in the Plant Immune Response</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant chromatin warms up in Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+                <w:t xml:space="preserve">Jose A. Jarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Perreau</w:t>
+                <w:t xml:space="preserve">Claudia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Balague</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Pineiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), 16 p. </w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.644-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/epi.28094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204050v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the early events leading to totipotency in an Arabidopsis protoplast liquid culture by temporal transcript profiling</w:t>
               </w:r>
@@ -1850,77 +1850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fruitful chromatin harvest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (3), pp.307-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,77 +2222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green chromatin dynamics in Zurich: meeting summary based on the European Workshop on Plant Chromatin 2009 in Zurich, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (1), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2311,291 +2311,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the 3D functional architecture of the nucleus in animal and plant kingdoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Tirichine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Biot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kiên K. Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-5-11⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (11), pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664319v1</w:t>
+                <w:t xml:space="preserve">hal-02610642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the 3D functional architecture of the nucleus in animal and plant kingdoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Tirichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 332 (11), pp.937-946. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-5-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610642v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of photoperiodic response patterns in a collection of early-flowering mutants of arabidopsis</w:t>
               </w:r>
@@ -2709,337 +2709,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis LHP1 protein colocalizes with histone H3 Lys27 trimethylation</w:t>
+                <w:t xml:space="preserve">Large-scale dissociation and sequential reassembly of pericentric heterochromatin in dedifferentiated Arabidopsis cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
+                <w:t xml:space="preserve">Federico Tessadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Christine M.-C. Chupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn Knip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (9), pp.869-871. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (7), pp.1200-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb1283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665086v1</w:t>
+                <w:t xml:space="preserve">hal-02655518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale dissociation and sequential reassembly of pericentric heterochromatin in dedifferentiated Arabidopsis cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Arabidopsis LHP1 protein colocalizes with histone H3 Lys27 trimethylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Germann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Tessadori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M-Christine M.-C. Chupeau</w:t>
+                <w:t xml:space="preserve">Bartlomiej J. Blus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Germann</w:t>
+                <w:t xml:space="preserve">Sepideh Khorasanizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (9), pp.869-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb1283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.000026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655518v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DamID, a new tool for studying plant chromatin profiling in vivo, and its use to identify putative LHP1 target loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Juul-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,64 +3116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis LHP1 protein is a component of euchromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Libault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tessadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Snijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,278 +3734,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct classes of cdc2-related genes are differentially expressed during the cell division cycle in plants</w:t>
+                <w:t xml:space="preserve">Distinct classes of cdc2-related genes are differentially expressed during the cell division cycle in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Fobert</w:t>
+                <w:t xml:space="preserve">P Fobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lunness</w:t>
+                <w:t xml:space="preserve">P Lunness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S. Coen</w:t>
+                <w:t xml:space="preserve">E Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Doonan</w:t>
+                <w:t xml:space="preserve">J Doonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 8, pp.1465-1476</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 8 (9), pp.1465-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.8.9.1465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694385v1</w:t>
+                <w:t xml:space="preserve">hal-05213463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct classes of cdc2-related genes are differentially expressed during the cell division cycle in plants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Fobert</w:t>
+                <w:t xml:space="preserve">Distinct classes of cdc2-related genes are differentially expressed during the cell division cycle in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Fobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Coen</w:t>
+                <w:t xml:space="preserve">P. Lunness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Doonan</w:t>
+                <w:t xml:space="preserve">E.S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Doonan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 8 (9), pp.1465-1476. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 8, pp.1465-1476</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213463v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Agrobacterium rhizogenes auxin biosynthesis genes in transgenic tobacco plants</w:t>
               </w:r>
@@ -4439,277 +4439,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BEYOND BAD APPLES Project’s Resource Guides on Addressing Misconduct and Promoting Research Integrity</w:t>
+                <w:t xml:space="preserve">Beyond Bad Apples: Turning Insights into Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Signe Mežinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kadri Simm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Coman</w:t>
+                <w:t xml:space="preserve">Eero Kaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eero Kaila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivian Nchanchou Mbanya</w:t>
+                <w:t xml:space="preserve">Elíza Lasmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres of The European Network of Research Integrity Offices (ENRIO Congres 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENRIO, Sep 2025, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">European Conference on Ethics and Integrity in Academia 2025 - 11th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202727v1</w:t>
+                <w:t xml:space="preserve">hal-05201969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Bad Apples: Turning Insights into Impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BEYOND BAD APPLES Project’s Resource Guides on Addressing Misconduct and Promoting Research Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadri Simm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonje Lossius Husum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Mežinska</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Alina Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eero Kaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elíza Lasmane</w:t>
+                <w:t xml:space="preserve">Vivian Nchanchou Mbanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Ethics and Integrity in Academia 2025 - 11th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Uppsala (Suède), Sweden</w:t>
+              <w:t xml:space="preserve">Congres of The European Network of Research Integrity Offices (ENRIO Congres 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENRIO, Sep 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201969v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et structuration des missions Intégrité Scientifique, Déontologie et Ethique de la recherche à INRAE</w:t>
               </w:r>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycomb and silent chromatin state in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4896,57 +4896,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial 3D modelling of nuclear architecture: application to A. thaliana leaf cell nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A spatial statistical approach to analyze and model nuclear architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,103 +4971,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795803v1</w:t>
+                <w:t xml:space="preserve">hal-02795768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial statistical approach to analyze and model nuclear architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Spatial 3D modelling of nuclear architecture: application to A. thaliana leaf cell nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,73 +5092,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795768v1</w:t>
+                <w:t xml:space="preserve">hal-02795803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin dynamics and Polycomb regulation in Arabidopsis</w:t>
               </w:r>
@@ -5213,77 +5213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green chromatin dynamics in Zurich: meeting summary based on the European Workshop on Plant Chromatin 2009 in Zurich, Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5302,217 +5302,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RNA-binding protein involved in flowering, cell fate and floral determinacy interacts with LHP1, a PRC1-like com</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture nucléaire : modélisation spatiale et application à la compréhension des mécanismes de différenciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiên Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Zurich (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670444v1</w:t>
+                <w:t xml:space="preserve">hal-02818125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture nucléaire : modélisation spatiale et application à la compréhension des mécanismes de différenciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An RNA-binding protein involved in flowering, cell fate and floral determinacy interacts with LHP1, a PRC1-like com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p</w:t>
+              <w:t xml:space="preserve">European Workshop on Plant Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818125v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the floral repression process</w:t>
               </w:r>
@@ -6203,282 +6203,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of phase transitions in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schubert</w:t>
+                <w:t xml:space="preserve">A method for testing random spatial model on nuclear object distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant epigenetics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods in molecular biology: Plant chromatin dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606905v1</w:t>
+                <w:t xml:space="preserve">hal-01603142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for testing random spatial model on nuclear object distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Arpon Diaz-Aldagalan</w:t>
+                <w:t xml:space="preserve">Epigenetic regulation of phase transitions in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in molecular biology: Plant chromatin dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, RNA Technologies, 978-3-319-55520-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-55520-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603142v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control by plant polycomb proteins: new perspectives and emerging roles in stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filomena de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Plant Genomics to Plant Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, 2013, 978-1-907568-29-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6512,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping In Vivo Protein–DNA Interactions in Plants by DamID, a DNA Adenine Methylation-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6603,51 +6603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal control of cell division in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Doonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,51 +7143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="628EE5BC"/>
+    <w:nsid w:val="0CE2B519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7374,51 +7374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081069154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Mori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitomi Nakagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1106674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Brand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simoncello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mikulski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030520" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jarillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kohler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pineiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.28094" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Perreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine M.-C. Chupeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.109538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.7.3.19104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Latrasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Germann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen D. Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.127639" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej J. Blus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khorasanizadeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1283" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B04662F6D003D7149EEBC3DFA17810600446F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Knip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Juul-Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Snijder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fransz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0129-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKGP09D5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022844127716" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9WJ9NH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lunness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fobert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Towers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.4.1137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694385v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Fobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunness" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Coen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Doonan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fobert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lunness" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doonan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.8.9.1465" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Luetticke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239883" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NG8DG2MT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chetrit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Courcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(89)90638-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ9J4T2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202727v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Lossius Husum" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Coman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Kaila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nchanchou Mbanya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201969v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;za Lasmane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821680v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prunus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksenko Ekaterina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samouelian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606905v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trindade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55520-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_18" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena de Lucia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-154-3_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fobert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundhati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081069154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Mori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitomi Nakagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mikulski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Brand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simoncello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1106674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jarillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pineiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.28094" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine M.-C. Chupeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.109538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.7.3.19104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Latrasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Germann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen D. Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.127639" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Knip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej J. Blus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khorasanizadeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B04662F6D003D7149EEBC3DFA17810600446F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Juul-Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Snijder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fransz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0129-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKGP09D5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022844127716" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9WJ9NH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lunness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fobert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Towers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.4.1137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lunness" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doonan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.8.9.1465" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Fobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunness" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Coen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Doonan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Luetticke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239883" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NG8DG2MT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chetrit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Courcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(89)90638-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ9J4T2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Kaila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;za Lasmane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Lossius Husum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Coman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nchanchou Mbanya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821680v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prunus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksenko Ekaterina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samouelian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trindade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55520-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_18" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena de Lucia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-154-3_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fobert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundhati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>