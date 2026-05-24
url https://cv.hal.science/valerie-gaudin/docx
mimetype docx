--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2082,520 +2082,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green chromatin dynamics in Zurich: meeting summary based on the European Workshop on Plant Chromatin 2009 in Zurich, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hennig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203864v1</w:t>
+                <w:t xml:space="preserve">hal-02662243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green chromatin dynamics in Zurich: meeting summary based on the European Workshop on Plant Chromatin 2009 in Zurich, Switzerland</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Tirichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662243v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the 3D functional architecture of the nucleus in animal and plant kingdoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Tirichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.001⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-4811-5-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610642v1</w:t>
+                <w:t xml:space="preserve">hal-02664319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fluorescent in situ hybridization using Arabidopsis leaf cryosections and isolated nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Tirichine</w:t>
+                <w:t xml:space="preserve">Modeling the 3D functional architecture of the nucleus in animal and plant kingdoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Biot</w:t>
+                <w:t xml:space="preserve">Eve Devinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kiên K. Kiêu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5, 7 p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (11), pp.937-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-4811-5-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664319v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of photoperiodic response patterns in a collection of early-flowering mutants of arabidopsis</w:t>
               </w:r>
@@ -2709,337 +2709,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale dissociation and sequential reassembly of pericentric heterochromatin in dedifferentiated Arabidopsis cells</w:t>
+                <w:t xml:space="preserve">The Arabidopsis LHP1 protein colocalizes with histone H3 Lys27 trimethylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Tessadori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M-Christine M.-C. Chupeau</w:t>
+                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
+                <w:t xml:space="preserve">Sophie Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijn Knip</w:t>
+                <w:t xml:space="preserve">Bartlomiej J. Blus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Germann</w:t>
+                <w:t xml:space="preserve">Sepideh Khorasanizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 120 (7), pp.1200-1208. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (9), pp.869-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.000026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb1283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655518v1</w:t>
+                <w:t xml:space="preserve">hal-02665086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis LHP1 protein colocalizes with histone H3 Lys27 trimethylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Large-scale dissociation and sequential reassembly of pericentric heterochromatin in dedifferentiated Arabidopsis cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tessadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Christine M.-C. Chupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Chupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn Knip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb1283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (7), pp.1200-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665086v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DamID, a new tool for studying plant chromatin profiling in vivo, and its use to identify putative LHP1 target loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Juul-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3116,64 +3116,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis LHP1 protein is a component of euchromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Libault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tessadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Snijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Devinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping In Vivo Protein–DNA Interactions in Plants by DamID, a DNA Adenine Methylation-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Germann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7143,51 +7143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CE2B519"/>
+    <w:nsid w:val="85F2BB74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7374,51 +7374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081069154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Mori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitomi Nakagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mikulski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Brand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simoncello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1106674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jarillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pineiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.28094" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine M.-C. Chupeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.109538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.7.3.19104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Latrasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Germann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen D. Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.127639" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Knip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej J. Blus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khorasanizadeh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1283" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B04662F6D003D7149EEBC3DFA17810600446F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Juul-Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Snijder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fransz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0129-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKGP09D5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022844127716" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9WJ9NH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lunness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fobert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Towers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.4.1137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lunness" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doonan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.8.9.1465" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Fobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunness" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Coen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Doonan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Luetticke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239883" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NG8DG2MT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chetrit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Courcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(89)90638-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ9J4T2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Kaila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;za Lasmane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Lossius Husum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Coman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nchanchou Mbanya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821680v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prunus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksenko Ekaterina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samouelian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trindade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55520-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_18" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena de Lucia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-154-3_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fobert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundhati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gaudin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1356-5567" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081069154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airi Mori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitomi Nakagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Suzuki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamasa Suzuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17203" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arp&#242;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79158-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02925840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Mozgov&#225;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pontvianne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania del Prete" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molitor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bessoltane-Bentahar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1738-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mikulski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes6030520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Brand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simoncello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640767v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia K&#246;hler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hennig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1106674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Perreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon Diaz-Aldagalan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000363724" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Jarillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kohler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pineiro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.28094" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christine M.-C. Chupeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Granier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Pichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Renou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.109538" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.7.3.19104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Latrasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Germann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline E. Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen D. Bui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016592" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-5-11" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n K. Ki&#234;u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.127639" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Germann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej J. Blus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Khorasanizadeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1283" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7B04662F6D003D7149EEBC3DFA17810600446F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tessadori" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Knip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Juul-Jensen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Letarnec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Snijder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fransz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0129-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKGP09D5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1022844127716" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9X9WJ9NH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676139v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Juul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lunness" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fobert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Towers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou-Khamlichi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.4.1137" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lunness" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Doonan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.8.9.1465" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694385v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Fobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lunness" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Coen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Doonan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Luetticke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00239883" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-NG8DG2MT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vrain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chetrit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Courcel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(89)90638-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ9J4T2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201969v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Me&#382;inska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Kaila" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;za Lasmane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonje Lossius Husum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Coman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nchanchou Mbanya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604156v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821680v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prunus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengchun Zhao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksenko Ekaterina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197615v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Libault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samouelian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arpon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7318-7_29" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Trindade" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-55520-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55520-1_18" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena de Lucia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781908818478.31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-154-3_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fobert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arundhati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>