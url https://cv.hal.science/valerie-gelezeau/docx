--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -1991,165 +1991,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">햇볕정책 (1998-2008) 이 남북한 접경지역 변화에 미친 영향 (Haetpyŏt chŏngch’aek (1998-2008) i Nam-Puk’an chŏpkyŏng chiyŏk pyŏnhwa-e mich’in yŏnghyang)</w:t>
+                <w:t xml:space="preserve">Voyager en ignorance, voisiner en connivence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">민족문화연구 Minjok munhwa yŏn’gu (Korean Cultural Studies)Korean Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp. 247-278</w:t>
+              <w:t xml:space="preserve">Croisements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp. 110-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01140508v1</w:t>
+                <w:t xml:space="preserve">halshs-01140510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyager en ignorance, voisiner en connivence</w:t>
+                <w:t xml:space="preserve">햇볕정책 (1998-2008) 이 남북한 접경지역 변화에 미친 영향 (Haetpyŏt chŏngch’aek (1998-2008) i Nam-Puk’an chŏpkyŏng chiyŏk pyŏnhwa-e mich’in yŏnghyang)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp. 110-127</w:t>
+              <w:t xml:space="preserve">민족문화연구 Minjok munhwa yŏn’gu (Korean Cultural Studies)Korean Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp. 247-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01140510v1</w:t>
+                <w:t xml:space="preserve">halshs-01140508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séoul : la transition &amp;quot; sur le vif &amp;quot; des espaces publics de proximité (1995-2010)</w:t>
               </w:r>
@@ -2207,299 +2207,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00757418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the 'Long Partition</w:t>
+                <w:t xml:space="preserve">Espoirs et désillusion de la décennie du &amp;quot;rayon de soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00489922v1</w:t>
+                <w:t xml:space="preserve">halshs-00551713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bidet</w:t>
+                <w:t xml:space="preserve">Elisabeth Chabanol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen de Ceuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, http://espacestemps.net/document8430.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00562640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espoirs et désillusion de la décennie du &amp;quot;rayon de soleil</w:t>
+                <w:t xml:space="preserve">Beyond the 'Long Partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156805810X517643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551713v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00489922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ensembles ou la ville éphémère (harusari tosi)</w:t>
               </w:r>
@@ -3618,173 +3618,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Korean Modernism, Modern Korean Cityscapes, and Mass Housing Development</w:t>
+                <w:t xml:space="preserve">Tosi yŏktongsŏng-ŭi chungshimŭrosŏ Sŏul-ŭi kogŭp hot'el</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rüdiger Frank et al. (eds). </w:t>
+              <w:t xml:space="preserve">Valérie Gelézeau et Thierry Sanjuan (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korea Yearbook 2007. Politics, Economy, and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, Leiden &amp; Boston, pp.165-192, 2007</w:t>
+              <w:t xml:space="preserve">도시의 창, 고급 호텔 (Tosi-ŭi ch'ang, kogŭp hot'el - Les grands hôtels : fenêtre de la ville)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humanitas, pp.132-157, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00343050v1</w:t>
+                <w:t xml:space="preserve">halshs-00347290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tosi yŏktongsŏng-ŭi chungshimŭrosŏ Sŏul-ŭi kogŭp hot'el</w:t>
+                <w:t xml:space="preserve">Korean Modernism, Modern Korean Cityscapes, and Mass Housing Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Valérie Gelézeau et Thierry Sanjuan (dir.). </w:t>
+              <w:t xml:space="preserve">Rüdiger Frank et al. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">도시의 창, 고급 호텔 (Tosi-ŭi ch'ang, kogŭp hot'el - Les grands hôtels : fenêtre de la ville)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Humanitas, pp.132-157, 2007</w:t>
+              <w:t xml:space="preserve">Korea Yearbook 2007. Politics, Economy, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, Leiden &amp; Boston, pp.165-192, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00347290v1</w:t>
+                <w:t xml:space="preserve">halshs-00343050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hohwaroum kijuni tosi-rŭl mandŭl-dde : Sŏul-ŭi kŏnsŏl-gwa kogŭp hot'el</w:t>
               </w:r>
@@ -4034,51 +4034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A972B6B6"/>
+    <w:nsid w:val="C9D7F3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4182,51 +4182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8A5A3341"/>
+    <w:nsid w:val="DC929F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4330,51 +4330,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7685E0DD"/>
+    <w:nsid w:val="1696FBF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4478,51 +4478,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA50E2EB"/>
+    <w:nsid w:val="B0213CD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4626,51 +4626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38A57468"/>
+    <w:nsid w:val="D4197994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4869,51 +4869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citynkor.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/recherche/equipe/chercheurs/chercheurs/valerie_gelezeau/index.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nadiaabdelwahed.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://positionspolitics.org/french-social-scientists-on-doing-fieldwork-in-north-korea/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/table-ronde-crise-politique-en-coree-du-sud-la-democratie-mise-a-mal-5567603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/coree-du-sud-apres-la-crise-la-crise-4402767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/quelques-heures-de-loi-martiale-une-victoire-pour-la-democratie-sud-coreenne-6093779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8ykbr3Cgt08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-meilleur-des-mondes/voyage-en-coree-du-nord-au-sud-deux-visions-de-la-technologie-7104952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MBPyCa6wo-s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prud'homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citynkor.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/recherche/equipe/chercheurs/chercheurs/valerie_gelezeau/index.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nadiaabdelwahed.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://positionspolitics.org/french-social-scientists-on-doing-fieldwork-in-north-korea/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/table-ronde-crise-politique-en-coree-du-sud-la-democratie-mise-a-mal-5567603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/coree-du-sud-apres-la-crise-la-crise-4402767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/quelques-heures-de-loi-martiale-une-victoire-pour-la-democratie-sud-coreenne-6093779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8ykbr3Cgt08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-meilleur-des-mondes/voyage-en-coree-du-nord-au-sud-deux-visions-de-la-technologie-7104952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MBPyCa6wo-s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prud'homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>