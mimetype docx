--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -131,74 +131,93 @@
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Quelques mots clés de mes recherches</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(En dehors des évidents &amp;quot;Corée&amp;quot; et &amp;quot;géographie culturelle&amp;quot;…) : Séoul, Pyongyang; ville, habiter, logement, appartement ; frontière, interfaces ; terrain, écriture, marche.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cinq livres les plus importants</w:t>
+        <w:t xml:space="preserve">Livres les plus importants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DMZ. Marche et démarche à la frontière coréenne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Paris et Séoul, L'Atelier des Cahiers, 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avec Benjamin Joinau, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Faire du terrain en Corée du Nord</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, Paris et Séoul, L'Atelier des cahiers, 2021. Présentation en anglais: </w:t>
+        <w:t xml:space="preserve">, Paris et Séoul, L'Atelier des Cahiers, 2021. Présentation en anglais: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://positionspolitics.org/french-social-scientists-on-doing-fieldwork-in-north-korea/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sŏrabŏl. Des capitales de la Corée</w:t>
       </w:r>
@@ -2276,230 +2295,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t>
+                <w:t xml:space="preserve">Beyond the 'Long Partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156805810X517643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00562640v1</w:t>
+                <w:t xml:space="preserve">halshs-00489922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the 'Long Partition</w:t>
+                <w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chabanol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen de Ceuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, http://espacestemps.net/document8430.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00489922v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00562640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ensembles ou la ville éphémère (harusari tosi)</w:t>
               </w:r>
@@ -4034,51 +4053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9D7F3EF"/>
+    <w:nsid w:val="91BC039A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4182,51 +4201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC929F0B"/>
+    <w:nsid w:val="2C8CB9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4330,51 +4349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1696FBF7"/>
+    <w:nsid w:val="8642EE9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4478,51 +4497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B0213CD5"/>
+    <w:nsid w:val="8BB1C6D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4626,51 +4645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D4197994"/>
+    <w:nsid w:val="C8D40AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4869,51 +4888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citynkor.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/recherche/equipe/chercheurs/chercheurs/valerie_gelezeau/index.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nadiaabdelwahed.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://positionspolitics.org/french-social-scientists-on-doing-fieldwork-in-north-korea/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/table-ronde-crise-politique-en-coree-du-sud-la-democratie-mise-a-mal-5567603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/coree-du-sud-apres-la-crise-la-crise-4402767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/quelques-heures-de-loi-martiale-une-victoire-pour-la-democratie-sud-coreenne-6093779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8ykbr3Cgt08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-meilleur-des-mondes/voyage-en-coree-du-nord-au-sud-deux-visions-de-la-technologie-7104952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MBPyCa6wo-s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prud'homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citynkor.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/recherche/equipe/chercheurs/chercheurs/valerie_gelezeau/index.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nadiaabdelwahed.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://positionspolitics.org/french-social-scientists-on-doing-fieldwork-in-north-korea/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/table-ronde-crise-politique-en-coree-du-sud-la-democratie-mise-a-mal-5567603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/coree-du-sud-apres-la-crise-la-crise-4402767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/quelques-heures-de-loi-martiale-une-victoire-pour-la-democratie-sud-coreenne-6093779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8ykbr3Cgt08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-meilleur-des-mondes/voyage-en-coree-du-nord-au-sud-deux-visions-de-la-technologie-7104952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MBPyCa6wo-s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prud'homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>