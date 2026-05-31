--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -2010,165 +2010,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01140516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyager en ignorance, voisiner en connivence</w:t>
+                <w:t xml:space="preserve">햇볕정책 (1998-2008) 이 남북한 접경지역 변화에 미친 영향 (Haetpyŏt chŏngch’aek (1998-2008) i Nam-Puk’an chŏpkyŏng chiyŏk pyŏnhwa-e mich’in yŏnghyang)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croisements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp. 110-127</w:t>
+              <w:t xml:space="preserve">민족문화연구 Minjok munhwa yŏn’gu (Korean Cultural Studies)Korean Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp. 247-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01140510v1</w:t>
+                <w:t xml:space="preserve">halshs-01140508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">햇볕정책 (1998-2008) 이 남북한 접경지역 변화에 미친 영향 (Haetpyŏt chŏngch’aek (1998-2008) i Nam-Puk’an chŏpkyŏng chiyŏk pyŏnhwa-e mich’in yŏnghyang)</w:t>
+                <w:t xml:space="preserve">Voyager en ignorance, voisiner en connivence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">민족문화연구 Minjok munhwa yŏn’gu (Korean Cultural Studies)Korean Cultural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp. 247-278</w:t>
+              <w:t xml:space="preserve">Croisements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp. 110-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01140508v1</w:t>
+                <w:t xml:space="preserve">halshs-01140510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séoul : la transition &amp;quot; sur le vif &amp;quot; des espaces publics de proximité (1995-2010)</w:t>
               </w:r>
@@ -2295,230 +2295,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the 'Long Partition</w:t>
+                <w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Chabanol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen de Ceuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, http://espacestemps.net/document8430.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00489922v1</w:t>
+                <w:t xml:space="preserve">halshs-00562640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t>
+                <w:t xml:space="preserve">Beyond the 'Long Partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gelézeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156805810X517643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00562640v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00489922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands ensembles ou la ville éphémère (harusari tosi)</w:t>
               </w:r>
@@ -4053,51 +4053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91BC039A"/>
+    <w:nsid w:val="5FD73972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4201,51 +4201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C8CB9BC"/>
+    <w:nsid w:val="422CCAC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4349,51 +4349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8642EE9B"/>
+    <w:nsid w:val="87840674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4497,51 +4497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8BB1C6D8"/>
+    <w:nsid w:val="58FD2E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4645,51 +4645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C8D40AED"/>
+    <w:nsid w:val="9CADC18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citynkor.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/recherche/equipe/chercheurs/chercheurs/valerie_gelezeau/index.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nadiaabdelwahed.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://positionspolitics.org/french-social-scientists-on-doing-fieldwork-in-north-korea/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/table-ronde-crise-politique-en-coree-du-sud-la-democratie-mise-a-mal-5567603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/coree-du-sud-apres-la-crise-la-crise-4402767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/quelques-heures-de-loi-martiale-une-victoire-pour-la-democratie-sud-coreenne-6093779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8ykbr3Cgt08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-meilleur-des-mondes/voyage-en-coree-du-nord-au-sud-deux-visions-de-la-technologie-7104952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MBPyCa6wo-s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prud'homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citynkor.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfj.gr.jp/recherche/equipe/chercheurs/chercheurs/valerie_gelezeau/index.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nadiaabdelwahed.art" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://positionspolitics.org/french-social-scientists-on-doing-fieldwork-in-north-korea/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/cultures-monde/table-ronde-crise-politique-en-coree-du-sud-la-democratie-mise-a-mal-5567603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/coree-du-sud-apres-la-crise-la-crise-4402767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/les-enjeux-internationaux/quelques-heures-de-loi-martiale-une-victoire-pour-la-democratie-sud-coreenne-6093779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8ykbr3Cgt08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/le-meilleur-des-mondes/voyage-en-coree-du-nord-au-sud-deux-visions-de-la-technologie-7104952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MBPyCa6wo-s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joinau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atelierdescahiers.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delissen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629432v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prud'homme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.101.0147" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/seo.2020.0019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326895v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X517643" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326842v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>