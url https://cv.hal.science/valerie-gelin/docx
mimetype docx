--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -234,779 +234,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a rabbit model of uterine rupture after caesarean section, Histological, biomechanical and polarimetric analysis of the uterine tissue</w:t>
+                <w:t xml:space="preserve">Citrulline supplementation does not reverse the effects of late gestation heat stress in ewes on feto-placental development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Debras</w:t>
+                <w:t xml:space="preserve">Leticia Casarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Maudot</w:t>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+                <w:t xml:space="preserve">Valérie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Pierangelo</w:t>
+                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Courilleau</w:t>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction &amp; Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (4), pp.e-250018. </w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 249, pp.117656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/raf-25-0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299987v1</w:t>
+                <w:t xml:space="preserve">hal-05226758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
+                <w:t xml:space="preserve">Development of a rabbit model of uterine rupture after caesarean section, Histological, biomechanical and polarimetric analysis of the uterine tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Denis</w:t>
+                <w:t xml:space="preserve">Elodie Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Constance Maudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leduc</w:t>
+                <w:t xml:space="preserve">Angelo Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pez</w:t>
+                <w:t xml:space="preserve">Aymeric Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
+              <w:t xml:space="preserve">Reproduction &amp; Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (4), pp.e-250018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/raf-25-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297660v1</w:t>
+                <w:t xml:space="preserve">hal-05299987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ageing-driven molecular and functional changes in the bovine endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058912v1</w:t>
+                <w:t xml:space="preserve">hal-05297660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentina Pascale</w:t>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Huriet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Estephan</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387588v1</w:t>
+                <w:t xml:space="preserve">hal-05058912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrulline supplementation does not reverse the effects of late gestation heat stress in ewes on feto-placental development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preconditioning donors with corticosteroids improves early lung graft immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Casarotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gelin</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t>
+                <w:t xml:space="preserve">Maxime Huriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+                <w:t xml:space="preserve">Jérôme Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.117656. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2025.117656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1668591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226758v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, </w:t>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1351,64 +1351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.1977. </w:t>
@@ -1440,567 +1440,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential early response of monocyte/macrophage subsets to intra-operative corticosteroid administration in lung transplantation</w:t>
+                <w:t xml:space="preserve">A cross-circulatory platform for monitoring innate allo-responses in lung grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1281546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311493v1</w:t>
+                <w:t xml:space="preserve">hal-04116782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-circulatory platform for monitoring innate allo-responses in lung grafts</w:t>
+                <w:t xml:space="preserve">Differential early response of monocyte/macrophage subsets to intra-operative corticosteroid administration in lung transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estephan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Huriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285724. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1281546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116782v1</w:t>
+                <w:t xml:space="preserve">hal-04311493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
+                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Gal</w:t>
+                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Johanna Domert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770597v1</w:t>
+                <w:t xml:space="preserve">hal-03588798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+                <w:t xml:space="preserve">Vincent Balaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03588798v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t>
               </w:r>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical steps for initiating an animal uterine transplantation model in sheep: experience from a case serie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,77 +2522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcervical collection of bovine embryos up to Day 21: An 8-year overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,64 +2669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk fatty acid composition and mammary lipogenic genes expression in bovine cloned and control cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,64 +2825,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 126, pp.629-637</w:t>
@@ -3254,51 +3254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lyon, France. pp.147-148</w:t>
@@ -3487,64 +3487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFP-Groupe de la Francophonie Placentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
@@ -3750,64 +3750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geeverding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t>
@@ -3836,77 +3836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autotransplantation utérine dans un modèle ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coscas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. journée de chirurgie gynécologique et pelvienne (SCGP) « La chirurgie gynécologique à l’heure de la francophonie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
@@ -4330,152 +4330,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Pez</w:t>
+                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertility 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736515v1</w:t>
+                <w:t xml:space="preserve">hal-02738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
               </w:r>
@@ -4500,64 +4500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
@@ -4580,359 +4580,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jammes</w:t>
+                <w:t xml:space="preserve">Courbe d'apprentissage de la transplantation utérine chez la brebis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Revaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">42. Journées Nationales du CNGOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège National des Gynécologues et Obstétriciens Français. FRA., Dec 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738321v1</w:t>
+                <w:t xml:space="preserve">hal-02736608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courbe d'apprentissage de la transplantation utérine chez la brebis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aged endometrium displays perturbations of inflammation-related molecular pathways compared with fertile endometrium in the bovine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bosc</w:t>
+                <w:t xml:space="preserve">Pierrette Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées Nationales du CNGOF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège National des Gynécologues et Obstétriciens Français. FRA., Dec 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Fertility 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association of clinical Embryologists (ACE), British Fertility Society (BFS) and Society for Reproduction and Fertility (SRF)., Jan 2018, Liverpool, United Kingdom. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736608v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses des conséquences du vieillissement sur la physiologie de l’endomètre à l’aide d’un modèle bovin de génome nucléaire fixé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lesage-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
@@ -4961,90 +4961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage endométrial du transport des spermatozoïdes (PETS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mauffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sainte-Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5086,64 +5086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo collection in clone cattle offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,64 +5211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcervical embryo collection in late stage in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5336,77 +5336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birth and characteristics of clone offspring: preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Heyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,51 +5528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Lille, France</w:t>
@@ -5601,90 +5601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterine healing after cesarean, Development of a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Maudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5739,90 +5739,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
@@ -5851,90 +5851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Maudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Pierangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5989,64 +5989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition sub-chronique maternelle à des microplastiques de polyéthylène par ingestion dans un modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6127,64 +6127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6220,454 +6220,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PGE2 concentration of the follicular fluid as a measure of heterogeneity of the response to hormonal stimulation of the bovine ovarian follicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
+              <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. , Animal Reproduction, 16, 802p., 2019, Animal Reproduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733979v1</w:t>
+                <w:t xml:space="preserve">hal-02291481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on feto-placental development and placental function, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Boere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
+              <w:t xml:space="preserve">IFPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734931v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGE2 concentration of the follicular fluid as a measure of heterogeneity of the response to hormonal stimulation of the bovine ovarian follicle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effet du vieillissement chez le bovin sur le méthylome des monocytes à génome constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pontlevoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Annual Meeting A.E.T.E. 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Murcia, Spain. , Animal Reproduction, 16, 802p., 2019, Animal Reproduction</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291481v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elongation of trophoblastic vesicles between Days 15 and 18 in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Degrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,51 +6783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Notebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6930,64 +6930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
@@ -7345,90 +7345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Lung Grafts to Warm Ischemia: Assessment by Ex Vivo Perfusion using Functional and Molecular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Premachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Mimbimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7741,51 +7741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huriet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2025.02.1168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huriet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2025.02.1168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>