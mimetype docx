--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged dialysis during ex vivo lung perfusion promotes inflammatory responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Wolf</w:t>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Gouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Premachandra</w:t>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1365964⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551817v1</w:t>
+                <w:t xml:space="preserve">hal-04683426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconception and/or preimplantation exposure to a mixture of environmental contaminants altered fetoplacental development and placental function in a rabbit model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+                <w:t xml:space="preserve">Prolonged dialysis during ex vivo lung perfusion promotes inflammatory responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+                <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Antoine Premachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262, pp.119829. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.119829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1365964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683426v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining accelerometers and direct visual observations to detect sickness and pain in cows of different ages submitted to systemic inflammation</w:t>
               </w:r>
@@ -1440,567 +1440,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-circulatory platform for monitoring innate allo-responses in lung grafts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Differential early response of monocyte/macrophage subsets to intra-operative corticosteroid administration in lung transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Huriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285724. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1281546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116782v1</w:t>
+                <w:t xml:space="preserve">hal-04311493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential early response of monocyte/macrophage subsets to intra-operative corticosteroid administration in lung transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A cross-circulatory platform for monitoring innate allo-responses in lung grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Glorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Huriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1281546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311493v1</w:t>
+                <w:t xml:space="preserve">hal-04116782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
+                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+                <w:t xml:space="preserve">Claire Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Domert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+                <w:t xml:space="preserve">Vincent Balaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588798v1</w:t>
+                <w:t xml:space="preserve">hal-03770597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Predictive Factors for Successful Vascular Anastomoses in a Sheep Uterine Transplantation Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involving Animal Models in Uterine Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Domert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Gal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+                <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Balaya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.5262. </w:t>
+              <w:t xml:space="preserve">Frontiers in Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.830826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11185262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsurg.2022.830826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03770597v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t>
               </w:r>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of blood parameters and molecular endometrial markers during early reperfusion in two ovine models of uterus transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Revaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical steps for initiating an animal uterine transplantation model in sheep: experience from a case serie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,411 +2937,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal exposure to a mixture of food chemical compounds on fetoplacental development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de l’exposition maternelle chronique périconceptionnelle et périnatale à un mélange de 8 polluants chimiques alimentaires sur le phénotype cardio-métabolique de la descendance à l’âge adulte, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donya Popping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Placenta Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France. pp.147-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994687v1</w:t>
+                <w:t xml:space="preserve">hal-05525472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRECONCEPTION AND GESTATIONAL MATERNAL EXPOSURE TO A MIXTURE OF SHORT-HALF-LIFE FOOD CHEMICALS ALTERED FETOPLACENTAL DEVELOPMENT AND PLACENTAL FUNCTION IN A RABBIT MODEL, BASED ON EXPOSURE DATA FROM THE SEPAGES MOTHER-CHILD COHORT</w:t>
+                <w:t xml:space="preserve">Effects of maternal exposure to a mixture of food chemical compounds on fetoplacental development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donya Popping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFPA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Placenta Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hradec Králové, Czech Republic. n.p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.placenta.2024.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279447v1</w:t>
+                <w:t xml:space="preserve">hal-04994687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’exposition maternelle chronique périconceptionnelle et périnatale à un mélange de 8 polluants chimiques alimentaires sur le phénotype cardio-métabolique de la descendance à l’âge adulte, dans un modèle lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRECONCEPTION AND GESTATIONAL MATERNAL EXPOSURE TO A MIXTURE OF SHORT-HALF-LIFE FOOD CHEMICALS ALTERED FETOPLACENTAL DEVELOPMENT AND PLACENTAL FUNCTION IN A RABBIT MODEL, BASED ON EXPOSURE DATA FROM THE SEPAGES MOTHER-CHILD COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France. pp.147-148</w:t>
+              <w:t xml:space="preserve">IFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Erfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525472v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing is associated with molecular and functional modifications of endometrial physiology in cattle</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Placenta Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Jouy-en-Josas, France</w:t>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3955,682 +3955,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autotransplantation utérine dans un modèle ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Revaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Josiane Aioun</w:t>
+                <w:t xml:space="preserve">Raphaël Coscas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
+              <w:t xml:space="preserve">16. journée de chirurgie gynécologique et pelvienne (SCGP) « La chirurgie gynécologique à l’heure de la francophonie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734084v1</w:t>
+                <w:t xml:space="preserve">hal-02785848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion, pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Fessard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Boere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de la francophonie Placentaire (GfP). FRA., Mar 2019, Paris, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733978v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autotransplantation utérine dans un modèle ovin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Revaux</w:t>
+                <w:t xml:space="preserve">Effects of maternal au-np exposure by inhalation on foeto-placental development and placental function, in a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Coscas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+                <w:t xml:space="preserve">Paul Fokkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. journée de chirurgie gynécologique et pelvienne (SCGP) « La chirurgie gynécologique à l’heure de la francophonie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">IPTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785848v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dahirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738321v1</w:t>
+                <w:t xml:space="preserve">hal-02734001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’exposition maternelle aux nanoparticules d’or par ingestion pendant la gestation, sur le développement foeto-placentaire et la fonction placentaire, dans un modèle lapin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Eplmmun: Effets du vieillissement sur la réponse inflammatoire chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone-DOHaD. FRA., Nov 2018, Grenoble, France. pp.120</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734001v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courbe d'apprentissage de la transplantation utérine chez la brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Favre-Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,51 +5515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donya Popping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5720,346 +5720,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Maudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Pierangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF-DOHaD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994663v1</w:t>
+                <w:t xml:space="preserve">hal-05203851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uterus healing after cesarean: development of a rabbit model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Rivière</w:t>
+                <w:t xml:space="preserve">Effet d'une exposition maternelle pré-implantatoire à des contaminants alimentaires sur le développement fœto-placentaire et la fonction du placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Prézelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV World Congress of Gynecology and Obstetrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">SF-DOHaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203851v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’exposition sub-chronique maternelle à des microplastiques de polyéthylène par ingestion dans un modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Thenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6153,51 +6153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Prézelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -6386,64 +6386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fokkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Buenos Aires, Argentina. , 135 p., 2019, IFPA 2019- VIII SLIMP Full Program Book</w:t>
@@ -6738,368 +6738,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. , 2018, 24èmes Rencontres Recherches Ruminants, Session: Bien-être animal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734979v1</w:t>
+                <w:t xml:space="preserve">hal-02734008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des observations comportementales en direct et via des capteurs pour détecter précocement l’inflammation et la douleur chez la vache</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term effects of cloning by nuclear transfer on monocytes methylome in dairy Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Richard</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. World Conference on Animal Production (WCAP) - ASAS-CSAS Annual meeting &amp; Trade Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Animal Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journal of Animal Science, 96 suppl n°3, pp.522, 2018, Abstracts 2018- ASAS-CSAS Annual. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/sky404.835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734008v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des signatures épigénétiques et des polymorphismes de séquences pour évaluer l'impact environnemental sur la réalisation du potentiel génétique chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7332,51 +7332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Lung Grafts to Warm Ischemia: Assessment by Ex Vivo Perfusion using Functional and Molecular Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Premachandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Pascale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,51 +7741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huriet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2025.02.1168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Casarotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2025.117656" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Debras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Maudot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Pierangelo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Courilleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/raf-25-0018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Pascale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Huriet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Estephan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1668591" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pr&#233;zelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119829" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wolf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glorion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Premachandra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1365964" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27884-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1281546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285724" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Gal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balaya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11185262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Favre-Inhofer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Domert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsurg.2022.830826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mougenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsu.2018.11.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Neveux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.03.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamassia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lavergne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donya Popping" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2024.10.027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Constant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dembele" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reinaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.130" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coscas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Boere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fokkens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738321v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesage-Padilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauffr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sainte-Beuve" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019550v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courilleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903563v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Thenon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733979v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pontlevoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degrelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publish.csiro.au/rd/Fulltext/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab85" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734979v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasselin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Notebaert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asas.org/meetings/annual-2018" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky404.835" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742703v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132593v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glorion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huriet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gouin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healun.2025.02.1168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218200v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mimbimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glorion Matthieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Florentina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephan J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriet Maxime" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouin Carla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>