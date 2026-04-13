--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -293,1968 +293,1968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retraites : « Notre Constitution étant ce qu’elle est, il était paradoxal de fonder tant d’espoirs sur le Conseil constitutionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 avril</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du controle de constitutionnalité des restrictions aux libertés exercé par le Conseil constitutionnel: une co-construction doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Jurídica Franco-Argentina / Revue Juridique Franco-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, https://ar.ijeditores.com/pop.php?option=publicacion&amp;idpublicacion=322&amp;idedicion=20699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit-créance et rationalité du législateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 02, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03949294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 avril</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IVG, réflexions d'une constitutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, https://ar.ijeditores.com/pop.php?option=publicacion&amp;idpublicacion=322&amp;idedicion=20699</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'association : triple test à tous les étages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">IVG, réflexions d'une constitutionnaliste</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vent froid sur le contrôle de constitutionnalité des lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, pp.745</w:t>
+              <w:t xml:space="preserve">, 2022, 25, pp.1417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La liberté d'association : triple test à tous les étages ?</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03723321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision de la Constitution et environnement : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, pp.1185</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vent froid sur le contrôle de constitutionnalité des lois</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de l'environnement : une obligation de standstill relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, pp.1417</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de proportionnalité au Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.786</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03199422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle juridictionnel et états d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.1649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte de l'environnement : quelles techniques de protection pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.1465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03288993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contrôle juridictionnel et états d'urgence</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte 2 : la protection de l'environnement, un objectif de valeur constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29, pp.1649</w:t>
+              <w:t xml:space="preserve">, 2020, 08, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle de proportionnalité au Conseil constitutionnel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le report des élections, le Conseil constitutionnel et la théorie des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chron. n°19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision n° 2020-808 DC et le contrôle de l'objectif poursuivi par le législateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14, pp.786</w:t>
+              <w:t xml:space="preserve">, 2020, 42, pp.2393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Protection de l'environnement : une obligation de standstill relative</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03052069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à un environnement équilibré et respectueux de la santé, une exigence de valeur constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.177</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révision de la Constitution et environnement : pour quoi faire ?</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté personnelle dans la décision n° 2020-805 DC : entre continuité et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15, pp.825</w:t>
+              <w:t xml:space="preserve">, 2020, 32, pp.1817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acte 2 : la protection de l'environnement, un objectif de valeur constitutionnelle</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénalisation des clients de prostitué(e)s devant le Conseil constitutionnel&amp;quot; (obs. sous Cons. const., décision Association Médecins du monde e.a., 1er février 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 941-954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violation de la séparation des pouvoirs : quels fondements ? Quels griefs ? Retour sur une critique doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 68-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche du temps perdu, l'administration et le fonctionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 08, pp.425</w:t>
+              <w:t xml:space="preserve">, 2019, p. 305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, chron. n°19</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du chef de l'Etat : et la jurisprudence du Conseil constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.1865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La décision n° 2020-808 DC et le contrôle de l'objectif poursuivi par le législateur</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôle de nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 42, pp.2393</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit à un environnement équilibré et respectueux de la santé, une exigence de valeur constitutionnelle</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel « botte-t-il en touche » lorsqu'il ne statue pas sur le grief tiré de la violation de l'article 5 de la Charte de l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.1047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit exercice de motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 03, pp.137</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La liberté personnelle dans la décision n° 2020-805 DC : entre continuité et innovation</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du respect de l’article 53 de la Constitution - Le Conseil d’Etat définit les traités ou accords &amp;quot;qui engagent les finances de l’Etat&amp;quot; (Conseil d’Etat, 12 juillet 2019, n° 395313)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32, pp.1817</w:t>
+              <w:t xml:space="preserve">, 2017, pp.2204 à 2207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, p. 941-954</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert le contrôle de l'adéquation dans la jurisprudence récente du Conseil constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert le contrôle de l'adéquation dans la jurisprudence récente du Conseil constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.109.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche du temps perdu, l'administration et le fonctionnaire</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du respect de l'article 53 de la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, p. 305</w:t>
+              <w:t xml:space="preserve">, 2017, 38, pp.2202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 06, pp.1047</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grande décision : la décision 2016-611 QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08, pp.433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220800v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-01998158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école, les punitions et la Déclaration de 1789</w:t>
               </w:r>
@@ -2793,1931 +2793,2000 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La désignation par le pouvoir politique - Le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle "L'indépendance et l'impartialité au XXIè siècle" - Les modes de désignation des juges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transversales - UR en droit, Lyon 2 (dir. M. Barba, J. Jourdan-Marques et M. Nicolas-Greciano), Feb 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie et l'enseignement du droit - Deuxième école internationale d'innovation juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section de droit civil de l'Université d'Ottawa et Faculté de droit Julie-Victoire Daubié de l'Université Lumière Lyon 2, Jun 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement asynchrone : un enrichissement potentiel du cours magistral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie et l’enseignement du droit - Deuxième école internationale d’innovation juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section de droit civil de l'Université d'Ottawa et Faculté de droit Julie-Victoire Daubié de l'Université Lumière Lyon 2, Jun 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques classiques : quelle possibilité de restreindre l’exercice des libertés économiques ? En contentieux constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIème siècle. Quel équilibre jurisprudentiel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V. Goesel-Le Bihan, Nov 2023, Lyon, France. https://transversales.org/edition-2023/actes-en-ligne/des-techniques-classiques-quelle-possibilite-de-restreindre-l-exercice-des-libertes-economiques-en-contentieux-constitutionnel-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques envisageables : les pistes. En contentieux constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIème siècle. Quel équilibre jurisprudentiel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V. Goesel-Le Bihan, Nov 2023, Lyon, France. https://transversales.org/edition-2023/actes-en-ligne/des-techniques-envisageables-les-pistes-en-contentieux-constitutionnel-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un équilibre général actuel ? : des libertés fondamentales, mais relatives - En contentieux constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIème siècle. Quel équilibre jurisprudentiel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V. Goesel-Le Bihan, Nov 2023, Lyon, France. https://transversales.org/edition-2023/actes-en-ligne/un-equilibre-general-actuel-des-libertes-fondamentales-mais-relatives-en-contentieux-constitutionnel-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les combats juridiques de Julie-Victoire Daubié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transversales - UR en droit, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis des études supérieures en droit : comment motiver les jeunes chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première école internationale d’innovation juridique : "La recherche contemporaine en droit : défis et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2 (Transversales - Unité de recherche en droit) et Université d'Ottawa (Section de droit civil), May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture de la thèse, propos barthésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit, prétexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCT - Lyon 2, Nov 2021, Lyon, France. https://transversales.org/edition-2021/actes-en-ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une logique herméneutique (I) : l'incompréhension de la doctrine et des juges - Etudes de cas - Le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment sont motivées les décisions de justice ? - Les Transversales de Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCT - Lyon 2, Nov 2019, Lyon, France. https://transversales.org/edition-2019/actes-en-ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnementalisation du droit constitutionnel : le jeu de l'objectif de préservation de l'environnement dans la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnementalisation du droit - Etudes en l'honneur de Sylvie Caudal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDPL - Lyon 3, Jun 2018, Lyon, France. IFDJ 2020, pp. 231-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation en pratique : l'exemple de la protection de la vie privée - Etudes de décisions - Le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment sont motivées les décisions de justice - Les Transversales de Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCT - Lyon 2, Nov 2019, Lyon, France. https://transversales.org/edition-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de la jurisprudence européenne par le juge français et le juge de l’UE. Le juge constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Quel avenir pour le système européen de protection des droits de l’homme ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDIEC - Lyon 3, Mar 2019, Lyon, France. pp. 187-203 Ed. Anthémis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Secret du délibéré et opinions dissidentes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDAD et CMH, Apr 2019, Clermont-Ferrand, France. pp. 171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, EDIEC - Lyon 3, Mar 2019, Lyon, France. pp. 187-203 Ed. Anthémis</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de proportionnalité dans la jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La garantie des droits et libertés - Quelles techniques de contrôle utilisées par le juge ?" - Les Transversales de Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2; Transversales - Unité de recherche en droit, Dec 2018, Lyon, France. https://transversales.org/2018/actes-en-ligne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment sont motivées les décisions de justice ? (Direction scientifique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Transversales 2019 – Comment sont motivées les décisions de justice ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière - Lyon 2; Centre de recherche Droit, contrats, territoires; Faculté de droit Julie Victoire Daudié, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des obligations positives dans la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La garantie des droits et libertés - Quelles techniques de contrôle utilisées par le juge ?" - Les Transversales de Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2, Dec 2018, Lyon, France. https://transversales.org/2018/actes-en-ligne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2; Transversales - Unité de recherche en droit, Dec 2018, Lyon, France. https://transversales.org/2018/actes-en-ligne, 2019</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de l'objectif poursuivi dans la jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La garantie des droits et libertés - Quelles techniques de contrôle utilisées par le juge ?" - Les Transversales de Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2, Dec 2018, Lyon, France. https://transversales.org/2018/actes-en-ligne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière - Lyon 2; Centre de recherche Droit, contrats, territoires; Faculté de droit Julie Victoire Daudié, Nov 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et le droit au respect de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vie privée - Quelle protection par le juge ?" - Les Transversales de Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2, Nov 2017, Lyon, France. https://transversales.org/2017/actes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2, Dec 2018, Lyon, France. https://transversales.org/2018/actes-en-ligne, 2019</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de la Convention européenne des droits de l'homme sur les techniques de contrôle utilisées par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème séminaire franco-japonais "Aux sources nouvelles du droit"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris X-Nanterre - Ed. Mare et Martin 2018, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2, Nov 2017, Lyon, France. https://transversales.org/2017/actes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner et chercher en droit des libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCT - Lyon2 - Conseil constitutionnel, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris X-Nanterre - Ed. Mare et Martin 2018, Mar 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du droit d’origine externe sur la jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Conversations autour du "Traité des rapports entre ordres juridiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet-Saint-Etienne, May 2017, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DCT - Lyon2 - Conseil constitutionnel, Oct 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel &amp;quot;botte-t-il en touche&amp;quot; lorsqu’il ne statue pas sur le grief tiré de la violation de l’article 5 de la Charte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le traitement jurisprudentiel du principe de précaution en droit français et européen (quelle méthodologie ?)" - Les Transversales de Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2, Nov 2016, Lyon, France. RFDA 2017 pp. 1047-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet-Saint-Etienne, May 2017, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge constitutionnel, acteur central des droits et libertés fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits et libertés fondamentaux, horizon indépassable du droit constitutionnel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Jeune Recherche Constitutionnelle de l' A.F.D.C, Université Lyon III, Oct 2016, Lyon, France. Politeia 2017, pp. 267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2, Nov 2016, Lyon, France. RFDA 2017 pp. 1047-1054</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitimité et moyens du contrôle exercés, retour sur une analyse récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les moyens du contrôle exercé par le Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP-Lyon 3, Apr 2013, Lyon, France. https://debatsdedroit.fr/communications/table_ronde_legitimite_vlb/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Commission Jeune Recherche Constitutionnelle de l' A.F.D.C, Université Lyon III, Oct 2016, Lyon, France. Politeia 2017, pp. 267-278</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études d'impact de l'article 39 de la Constitution et le contrôle de proportionnalité exercé par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études d'impact de l'article 39 de la Constitution et le contrôle de proportionnalité exercé par le Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. p. 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EDP-Lyon 3, Apr 2013, Lyon, France. https://debatsdedroit.fr/communications/table_ronde_legitimite_vlb/</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de proportionnalité exercé par le Conseil constitutionnel, technique de protection des libertés publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrôle de proportionnalité exercé par le Conseil constitutionnel, technique de protection des libertés publiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Strasbourg, France. p. 143 ; http://www.juspoliticum.com/Le-controle-de-proportionnalite.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études d'impact de l'article 39 de la Constitution et le contrôle de proportionnalité exercé par le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études d'impact de l'article 39 de la Constitution et le contrôle de proportionnalité exercé par le Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. p. 81</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Lyon, France. p. 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4727,91 +4796,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2e édition, pp.311, 2016, Coll. Cours magistral, Préface de P. Wachsmann</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4821,701 +4890,701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sceptre d'Ottokar et la séparation des pouvoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tintin en droit - Regards de juristes sur Les aventures de Tintin (dir. J. Heymann)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 49-55, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseil constitutionnel : ignorance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En finir avec les idées reçues sur la Convention européenne des droits de l’homme (dir. M. Afroukh)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp. 127-137, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de proportionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l’égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wachsmann et le contentieux constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défendre les libertés publiques. Mélanges en l'honneur de P. Wachsmann</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 243-249, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03800956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue des juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Blacher (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Constitution de la Cinquième République : 60 ans d'application (1958-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.537 à 449, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consensus européen : une tentative de démystification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits de l'homme à la croisée des droits. Mélanges en l'honneur de F. Sudre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexis-Nexis, pp.277-285, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle juridictionnel des lois en France : quels griefs ? quels modèles ? in &amp;quot;Le contrôle et le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Agbodjan Prince; Jean-Louis Navarro (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle à travers le droit : une lecture franco-canadienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Thémis, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et le Conseil constitutionnel ? Réflexions sur la jurisprudence du Conseil, l’état d’urgence et la perspective de révision de la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Yves Lejeune, "Les visages de l’Etat"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.471-486, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du droit d’origine externe sur la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité des rapports entre ordres juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 953-982, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5662,51 +5731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goesel-Le Bihan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heymann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998172v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fraisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goesel-Le Bihan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05581551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heymann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fraisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>