--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -293,2382 +293,2382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution du controle de constitutionnalité des restrictions aux libertés exercé par le Conseil constitutionnel: une co-construction doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Jurídica Franco-Argentina / Revue Juridique Franco-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, https://ar.ijeditores.com/pop.php?option=publicacion&amp;idpublicacion=322&amp;idedicion=20699</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retraites : « Notre Constitution étant ce qu’elle est, il était paradoxal de fonder tant d’espoirs sur le Conseil constitutionnel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, https://ar.ijeditores.com/pop.php?option=publicacion&amp;idpublicacion=322&amp;idedicion=20699</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit-créance et rationalité du législateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Droit-créance et rationalité du législateur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03949294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IVG, réflexions d'une constitutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.49</w:t>
+              <w:t xml:space="preserve">, 2023, 15, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">IVG, réflexions d'une constitutionnaliste</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04077671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'association : triple test à tous les étages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, pp.745</w:t>
+              <w:t xml:space="preserve">, 2022, 21, pp.1185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La liberté d'association : triple test à tous les étages ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03705729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vent froid sur le contrôle de constitutionnalité des lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, pp.1185</w:t>
+              <w:t xml:space="preserve">, 2022, 25, pp.1417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vent froid sur le contrôle de constitutionnalité des lois</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03723321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révision de la Constitution et environnement : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, pp.1417</w:t>
+              <w:t xml:space="preserve">, 2021, 15, pp.825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Révision de la Constitution et environnement : pour quoi faire ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection de l'environnement : une obligation de standstill relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15, pp.825</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Protection de l'environnement : une obligation de standstill relative</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de proportionnalité au Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.177</w:t>
+              <w:t xml:space="preserve">, 2021, 14, pp.786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle de proportionnalité au Conseil constitutionnel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03199422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle juridictionnel et états d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14, pp.786</w:t>
+              <w:t xml:space="preserve">, 2021, 29, pp.1649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Contrôle juridictionnel et états d'urgence</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charte de l'environnement : quelles techniques de protection pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29, pp.1649</w:t>
+              <w:t xml:space="preserve">, 2021, 26, pp.1465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Charte de l'environnement : quelles techniques de protection pour demain ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03288993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte 2 : la protection de l'environnement, un objectif de valeur constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26, pp.1465</w:t>
+              <w:t xml:space="preserve">, 2020, 08, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Acte 2 : la protection de l'environnement, un objectif de valeur constitutionnelle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le report des élections, le Conseil constitutionnel et la théorie des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, chron. n°19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision n° 2020-808 DC et le contrôle de l'objectif poursuivi par le législateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 08, pp.425</w:t>
+              <w:t xml:space="preserve">, 2020, 42, pp.2393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, chron. n°19</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03052069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à un environnement équilibré et respectueux de la santé, une exigence de valeur constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La décision n° 2020-808 DC et le contrôle de l'objectif poursuivi par le législateur</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté personnelle dans la décision n° 2020-805 DC : entre continuité et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 42, pp.2393</w:t>
+              <w:t xml:space="preserve">, 2020, 32, pp.1817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit à un environnement équilibré et respectueux de la santé, une exigence de valeur constitutionnelle</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche du temps perdu, l'administration et le fonctionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 03, pp.137</w:t>
+              <w:t xml:space="preserve">, 2019, p. 305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La liberté personnelle dans la décision n° 2020-805 DC : entre continuité et innovation</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pénalisation des clients de prostitué(e)s devant le Conseil constitutionnel&amp;quot; (obs. sous Cons. const., décision Association Médecins du monde e.a., 1er février 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 941-954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violation de la séparation des pouvoirs : quels fondements ? Quels griefs ? Retour sur une critique doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp. 68-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du chef de l'Etat : et la jurisprudence du Conseil constitutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32, pp.1817</w:t>
+              <w:t xml:space="preserve">, 2018, 33, pp.1865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, p. 941-954</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02221166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôle de nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp. 68-79</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel « botte-t-il en touche » lorsqu'il ne statue pas sur le grief tiré de la violation de l'article 5 de la Charte de l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.1047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche du temps perdu, l'administration et le fonctionnaire</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit exercice de motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, p. 305</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité du chef de l'Etat : et la jurisprudence du Conseil constitutionnel ?</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseil constitutionnel et état d'urgence : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33, pp.1865</w:t>
+              <w:t xml:space="preserve">, 2017, 36, pp.2033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Drôle de nécessité</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert le contrôle de l'adéquation dans la jurisprudence récente du Conseil constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p. 89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du respect de l’article 53 de la Constitution - Le Conseil d’Etat définit les traités ou accords &amp;quot;qui engagent les finances de l’Etat&amp;quot; (Conseil d’Etat, 12 juillet 2019, n° 395313)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017, pp.2204 à 2207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Conseil constitutionnel « botte-t-il en touche » lorsqu'il ne statue pas sur le grief tiré de la violation de l'article 5 de la Charte de l'environnement ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert le contrôle de l'adéquation dans la jurisprudence récente du Conseil constitutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.109.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du respect de l'article 53 de la Constitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.2202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grande décision : la décision 2016-611 QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08, pp.433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du Conseil constitutionnel sur les mesures prises dans le cadre de l'état d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école, les punitions et la Déclaration de 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel, la théorie des droits fondamentaux et la doctrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, p. 2297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les griefs d’inconstitutionnalité dans la jurisprudence récente du Conseil constitutionnel : entre objectivation, rationalisation et européanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 06, pp.1047</w:t>
+              <w:t xml:space="preserve">, 2016, p. 1251-1263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petit exercice de motivation</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel, l'erreur de droit et la substitution de motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...698 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998124v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01998129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de l'objectif poursuivi par le législateur dans la jurisprudence récente du Conseil constitutionnel</w:t>
               </w:r>
@@ -2896,1075 +2896,1075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’enseignement asynchrone : un enrichissement potentiel du cours magistral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pédagogie et l’enseignement du droit - Deuxième école internationale d’innovation juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section de droit civil de l'Université d'Ottawa et Faculté de droit Julie-Victoire Daubié de l'Université Lumière Lyon 2, Jun 2025, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie et l'enseignement du droit - Deuxième école internationale d'innovation juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Section de droit civil de l'Université d'Ottawa et Faculté de droit Julie-Victoire Daubié de l'Université Lumière Lyon 2, Jun 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Section de droit civil de l'Université d'Ottawa et Faculté de droit Julie-Victoire Daubié de l'Université Lumière Lyon 2, Jun 2025, Ottawa, Canada</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un équilibre général actuel ? : des libertés fondamentales, mais relatives - En contentieux constitutionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIème siècle. Quel équilibre jurisprudentiel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Goesel-Le Bihan, Nov 2023, Lyon, France. https://transversales.org/edition-2023/actes-en-ligne/un-equilibre-general-actuel-des-libertes-fondamentales-mais-relatives-en-contentieux-constitutionnel-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques classiques : quelle possibilité de restreindre l’exercice des libertés économiques ? En contentieux constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIème siècle. Quel équilibre jurisprudentiel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V. Goesel-Le Bihan, Nov 2023, Lyon, France. https://transversales.org/edition-2023/actes-en-ligne/des-techniques-classiques-quelle-possibilite-de-restreindre-l-exercice-des-libertes-economiques-en-contentieux-constitutionnel-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques envisageables : les pistes. En contentieux constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les libertés économiques face aux défis du XXIème siècle. Quel équilibre jurisprudentiel ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V. Goesel-Le Bihan, Nov 2023, Lyon, France. https://transversales.org/edition-2023/actes-en-ligne/des-techniques-envisageables-les-pistes-en-contentieux-constitutionnel-francais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, V. Goesel-Le Bihan, Nov 2023, Lyon, France. https://transversales.org/edition-2023/actes-en-ligne/un-equilibre-general-actuel-des-libertes-fondamentales-mais-relatives-en-contentieux-constitutionnel-francais</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les combats juridiques de Julie-Victoire Daubié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transversales - UR en droit, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Transversales - UR en droit, Sep 2022, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis des études supérieures en droit : comment motiver les jeunes chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première école internationale d’innovation juridique : "La recherche contemporaine en droit : défis et pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2 (Transversales - Unité de recherche en droit) et Université d'Ottawa (Section de droit civil), May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2 (Transversales - Unité de recherche en droit) et Université d'Ottawa (Section de droit civil), May 2023, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de la thèse, propos barthésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit, prétexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCT - Lyon 2, Nov 2021, Lyon, France. https://transversales.org/edition-2021/actes-en-ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, DCT - Lyon 2, Nov 2021, Lyon, France. https://transversales.org/edition-2021/actes-en-ligne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03800985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret du délibéré et opinions dissidentes. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Secret du délibéré et opinions dissidentes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDAD et CMH, Apr 2019, Clermont-Ferrand, France. pp. 171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de la jurisprudence européenne par le juge français et le juge de l’UE. Le juge constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Quel avenir pour le système européen de protection des droits de l’homme ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDIEC - Lyon 3, Mar 2019, Lyon, France. pp. 187-203 Ed. Anthémis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une logique herméneutique (I) : l'incompréhension de la doctrine et des juges - Etudes de cas - Le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment sont motivées les décisions de justice ? - Les Transversales de Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCT - Lyon 2, Nov 2019, Lyon, France. https://transversales.org/edition-2019/actes-en-ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnementalisation du droit constitutionnel : le jeu de l'objectif de préservation de l'environnement dans la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnementalisation du droit - Etudes en l'honneur de Sylvie Caudal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDPL - Lyon 3, Jun 2018, Lyon, France. IFDJ 2020, pp. 231-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation en pratique : l'exemple de la protection de la vie privée - Etudes de décisions - Le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment sont motivées les décisions de justice - Les Transversales de Lyon 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DCT - Lyon 2, Nov 2019, Lyon, France. https://transversales.org/edition-2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, EDIEC - Lyon 3, Mar 2019, Lyon, France. pp. 187-203 Ed. Anthémis</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment sont motivées les décisions de justice ? (Direction scientifique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Transversales 2019 – Comment sont motivées les décisions de justice ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière - Lyon 2; Centre de recherche Droit, contrats, territoires; Faculté de droit Julie Victoire Daudié, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CDAD et CMH, Apr 2019, Clermont-Ferrand, France. pp. 171-182</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de proportionnalité dans la jurisprudence du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Goesel-Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La garantie des droits et libertés - Quelles techniques de contrôle utilisées par le juge ?" - Les Transversales de Lyon 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DCT - Université Lumière Lyon 2; Transversales - Unité de recherche en droit, Dec 2018, Lyon, France. https://transversales.org/2018/actes-en-ligne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999489v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02377177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des obligations positives dans la jurisprudence du Conseil constitutionnel</w:t>
               </w:r>
@@ -5731,51 +5731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goesel-Le Bihan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293212v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0089" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05581551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heymann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fraisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05251831v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Goesel-Le Bihan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783902v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293212v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723321v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218647v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124257v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494126v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02221166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.109.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05581551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078431v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Heymann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999489v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999379v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999312v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951113v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999401v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01999314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fraisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>