--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -1147,261 +1147,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épidémie de COVID-19 en France : la prudence s’impose face aux chiffres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+                <w:t xml:space="preserve">Association of greenness with COVID-19 deaths in India: An ecological study at district level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sikarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritu Rani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les chiffres au cœur de la crise du coronavirus (1), 10 (1), pp.9-18. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217 (January 2023), pp.114906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/statsoc.279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662845v1</w:t>
+                <w:t xml:space="preserve">hal-03870857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of greenness with COVID-19 deaths in India: An ecological study at district level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankit Sikarwar</w:t>
+                <w:t xml:space="preserve">L’épidémie de COVID-19 en France : la prudence s’impose face aux chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritu Rani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Golaz</w:t>
+                <w:t xml:space="preserve">Marie-Laurence Flahaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217 (January 2023), pp.114906. </w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les chiffres au cœur de la crise du coronavirus (1), 10 (1), pp.9-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2022.114906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/statsoc.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870857v1</w:t>
+                <w:t xml:space="preserve">hal-03662845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage as a Connector: A Conversation about Spatial and Temporal Scales of Partnership and Self-accomplishment in Kenya and Uganda</w:t>
               </w:r>
@@ -2025,408 +2025,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural frontier, land tenure changes and conflicts along the Gucha-Trans Mara boundary in Kenya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being young in rural Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eastern African Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-3 (259), pp.9-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793803v1</w:t>
+                <w:t xml:space="preserve">hal-01768744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être jeune en Afrique rurale. Introduction thématique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural frontier, land tenure changes and conflicts along the Gucha-Trans Mara boundary in Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/afco.259.0009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eastern African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.229 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17531055.2016.1187814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768751v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouganda, les jeunes dans la région du lac Albert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être jeune en Afrique rurale. Introduction thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Equipe M-Pram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016-3 (259), p.95-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/afco.259.0095⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 2016-3 (259), p.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.259.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768808v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being young in rural Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouganda, les jeunes dans la région du lac Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Mwangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equipe M-Pram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016-3 (259), pp.9-22</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 2016-3 (259), p.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.259.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768744v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de la pauvreté des personnes âgées en question : Ménages, répartition des ressources et systèmes de solidarités en Ouganda</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Afrique, un continent jeune face au défi du vieillissement</w:t>
+                <w:t xml:space="preserve">L’Afrique, un continent jeune face au défi du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nowik</w:t>
@@ -3160,93 +3160,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 491</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 491, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.491.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426329v1</w:t>
+                <w:t xml:space="preserve">halshs-01235865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Africa, a young but ageing continent</w:t>
+                <w:t xml:space="preserve">L'Afrique, un continent jeune face au défi du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nowik</w:t>
@@ -3255,93 +3264,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 491, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2012, 491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01235866v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Afrique, un continent jeune face au défi du vieillissement</w:t>
+                <w:t xml:space="preserve">Africa, a young but ageing continent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nowik</w:t>
@@ -3350,78 +3359,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 491, pp.4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 491, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popsoc.491.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01235865v1</w:t>
+                <w:t xml:space="preserve">halshs-01235866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopies à Rakai : accumulation foncière et investissements internationaux</w:t>
               </w:r>
@@ -3565,191 +3565,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01508566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir dans les pays du Sud : mieux connaître les solidarités privées et publiques autour de la vieillesse en Afrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renforcer l’accès et l’utilisation des enquêtes démographiques nationales et des recensements de la population dans les pays africains : un objectif de ValDemo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2009/2 (58)</w:t>
+              <w:t xml:space="preserve">La Chronique du Ceped</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01232120v1</w:t>
+                <w:t xml:space="preserve">hal-04051126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’accès et l’utilisation des enquêtes démographiques nationales et des recensements de la population dans les pays africains : un objectif de ValDemo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillir dans les pays du Sud : mieux connaître les solidarités privées et publiques autour de la vieillesse en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chronique du Ceped</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 59, pp.6</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009/2 (58)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04051126v1</w:t>
+                <w:t xml:space="preserve">halshs-01232120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving access to and use of national demographic surveys and population censuses in African countries: One of the objectives of the ValDemo programme</w:t>
               </w:r>
@@ -3798,187 +3798,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensements et catégories ethniques : Les enjeux politiques de la croissance démographique kényane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques périurbaines : Population, habitat et environnement dans les périphéries des grandes métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Chronique du Ceped</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050645v1</w:t>
+                <w:t xml:space="preserve">hal-04050946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques périurbaines : Population, habitat et environnement dans les périphéries des grandes métropoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recensements et catégories ethniques : Les enjeux politiques de la croissance démographique kényane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chronique du Ceped</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (3), pp.426-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00083968.2006.10751400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050946v1</w:t>
+                <w:t xml:space="preserve">hal-04050645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restriction de l'espace de vie et croissance de la pauvreté : l'exemple des Gusii (Kenya)</w:t>
               </w:r>
@@ -4151,226 +4151,2786 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/polaf.1997.6073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des cyclones sur la morbidité et la malnutrition des enfants de moins de cinq ans à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoudou Njingouo Mounchingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Eggerickx; Jean-Paul Sanderson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards démographiques sur quelques crises climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Internationale des Démographes de Langue Française (Aidelf)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-86, 2024, Publications de l’AIDELF – Carrefour de la démographie francophone, 978-2-901107-07-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique Subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kakuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.387-402, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titres fonciers et superposition de droits. Comment mesurer l’étendue des transformations vers la pleine propriété en Ouganda ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Cardi; Mélanie Favrot; Bénédicte Gastineau; Didier Genin; Valérie Golaz; Christine Robles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.128-148, 2024, Les Impromptus du LPED</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition et mesure de l’(an)alphabétisme : approche critique appliquée à cinq pays (Burkina Faso, Madagascar, Mali, Ouganda et Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Bougma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Andriamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bouaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-137, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardi, J. (ed.); Favrot, M. (ed.); Gastineau, Bénédicte (ed.); Genin, Didier (ed.); Golaz, V. (ed.); Robles, C. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, pp.7-8, 2024, Les Impromptus du LPED, 979-10-96763-15-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population and Water Issues: Going Beyond Scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hunter Lori M.; Gray Clark; Véron Jacques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Handbook of Population and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-282, 2022, International Handbooks of Population, 978-3-030-76433-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76433-3_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03585228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes âgées africaines sont-elles toutes vulnérables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ojiambo Wandera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité à l’encontre des idées reçues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52-63, 2020, Les impromptus du LPED</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring illiteracy in Uganda over the past decades: A reflection on available national demographic data and Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kakuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia J. Nankinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mushomi Atwebembeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse on Uganda's Demography. Scholarly Works to Commemorate the 8th African Population Conference in Uganda, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fountain Publishers, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Out-of-school children in Uganda over the past decades: A reflection on available national demographic data and indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia J. Nankinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kakuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mushomi Atwebembeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse on Uganda's Demography. Scholarly Works to Commemorate the 8th African Population Conference in Uganda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fountain Publishers, pp.130-145, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : La vulnérabilité à la croisée de thématiques et de disciplines variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité à l’encontre des idées reçues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-11, 2020, Les Impromptus du LPED</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vieillissement à venir dans la diversité des Suds, de multiples défis pour les familles et les États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques publiques et vieillesses dans les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-23, 2018, Les Impromptus du LPED, 979-10-96763-06-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the Poverty of Older Persons in Uganda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ojiambo Ojiambo Wandera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The demography of Uganda and selected African countries. Towards more Sustainable Development Pathways. Scholarly Works dedicated to Professor James Patrick Ntozi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fountain Publishers, pp.215-234, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory, perception of life and family environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonvalet Catherine; Lelièvre Eva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Beyond Household and Kin: Life Event Histories and Entourage, a French Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, p.99-114, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les solidarités familiales autour des personnes âgées en Ouganda : Entre mesures et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Wandera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rutaremwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nowik, L. and Lecestre Rollier, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillissement démographique et solidarités familiales dans les pays du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.55-77, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants placés chez leurs grands-parents en Ouganda. Scolarisation, soutien parental et vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Golaz, Valérie and Thibon, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants et jeunes hors les liens en Afrique de l’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRA-Karthala, pp.161-178, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Golaz, Valérie and Thibon, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfants et jeunes hors les liens en Afrique de l’Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRA-Karthala, pp.5-11, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election Results and Public Contestation of the Vote: An Overview of the Uganda 2011 General Elections.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Perrot; Sabiti Makara; Jérôme Lafargue ;Marie-Aude Fouéré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elections in a Hybrid Regime: revisiting the 2011 Ugandan Polls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fountain Publishers; IFRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-9970-25-341-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01136951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election results and public contestation of the vote : an overview of the Uganda 2011 general elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Medard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elections in a hybrid regime : revisiting the 2011 Ugandan Polls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fountain Publishers, pp.54-109, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01424870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une nouvelle définition des relations intergénérationnelles en milieu rural gusii (Sud-ouest du Kenya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations intergénérationnelles en Afrique : approche plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceped</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-249, 2007, 978-2-87762-176-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise, structure des ménages et marginalisation : l'exemple de Magenche (Gucha district, Kenya)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familles au nord, famille au sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia-Bruylant, pp.583-601, 2005, 978-2-87209-798-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuplement, mobilité, espaces de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population et développement "Le Caire + 10". La situation dans les pays du Sud : synthèse et ensemble des contributions de chercheurs des institutions de recherches partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEPED / ONU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-29, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What does the 3rd General Population and Housing Census (RGPH) of Madagascar (2018) tell us about the demographic characteristics of populations living around the Tapia Forests of the Malagasy Highlands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narovana Andriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Conférence Africaine sur la Population</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lilongwe, Malawi. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-scolarisation des enfants en Afrique: une analyse des effets de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who leaves school prematurely in Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kakuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia J. Nankinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying child poverty : From methodological debates to social policy stakes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIth International Population Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cape Town, South Africa. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique face au vieillissement annoncé de sa population : Quels enjeux pour les politiques publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Duthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Kahou Nzouyem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre questions sur la mesure de la tension hospitalière en période de Covid-19 en France en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,73 +6938,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre questions-clés sur les projections de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4466,349 +7026,349 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants n’ayant jamais été scolarisés : Des indicateurs nationaux aux disparités régionales dans cinq pays d’Afrique subsaharienne (Burkina Faso, Madagascar, Mali, Ouganda, Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kakuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants hors l'école en Afrique : quelles données pour quels indicateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidy Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Boly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faly Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants hors l’école et analphabétisme à Madagascar: analyse des métadonnées et mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faly Rakotomanana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Andriamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4820,182 +7380,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des métadonnées et des indicateurs relatifs aux enfants hors l’école et à l’(an)alphabétisme. Le cas de l'Ouganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kakuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia J. Nankinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mushomi Atwebembeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise en Europe du Sud : vue d'ensemble</w:t>
+                <w:t xml:space="preserve">L’impact de la crise de 2008 sur les tendances démographiques en Europe du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Lefevre</w:t>
@@ -5009,81 +7569,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081776v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise dix ans après. Quels effets sur la conjoncture démographique des pays d’Europe du Sud ?</w:t>
+                <w:t xml:space="preserve">La crise en Europe du Sud : vue d'ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Lefevre</w:t>
@@ -5097,81 +7657,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081823v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la crise de 2008 sur les tendances démographiques en Europe du Sud</w:t>
+                <w:t xml:space="preserve">La crise dix ans après. Quels effets sur la conjoncture démographique des pays d’Europe du Sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Lefevre</w:t>
@@ -5185,2865 +7745,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047472v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête biographique et démarche ethnographique : des outils complémentaires pour l'étude du changement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités Gusii à l’épreuve des conflits des années 1990 au Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires matrimoniales et accès à la terre : une analyse de l'évolution des processus de régularisation sociale dans la société gusii (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enfants et de la terre : fécondité et accumulation foncière en pays gusii (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209880v1</w:t>
-              </w:r>
-[...2558 lines deleted...]
-                <w:t xml:space="preserve">hal-04064716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8575,51 +8575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Flahaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Anthropologie des Épidémies Émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8789,834 +8789,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la pauvreté des enfants. Intérêts et limites des comparaisons internationales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children who have never been enrolled in school in Uganda. A question of service provision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kakuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference of African Studies (ECAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548682v1</w:t>
+                <w:t xml:space="preserve">hal-02548709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance démographique et déforestation en Ouganda : Les enseignements d’une analyse conjointe des données de recensement et des images satellites</w:t>
+                <w:t xml:space="preserve">Challenging views on population growth. Medium term change in two fast growing African populations in Madagascar and Kenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Benet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">European Conference of African Studies (ECAS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548639v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transmission of land rights in wetlands in Buganda kingdom, Uganda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Médard</w:t>
+                <w:t xml:space="preserve">Mesurer la pauvreté des enfants. Intérêts et limites des comparaisons internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Rural History Conference (EURHO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Penser les inégalités dans l'enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548710v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques conjugales et stratégies économiques des jeunes. Réflexions à partir d'un cas kenyan</w:t>
+                <w:t xml:space="preserve">Croissance démographique et déforestation en Ouganda : Les enseignements d’une analyse conjointe des données de recensement et des images satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Mondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Queyrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sociopolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international - "Enjeux démographiques en Afrique. L'apport des données de recensement et d'état civil" (projet Demostaf)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548683v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes démographiques et de santé: des données harmonisées vraiment comparables?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transmission of land rights in wetlands in Buganda kingdom, Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine DATA SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">4th Rural History Conference (EURHO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548678v1</w:t>
+                <w:t xml:space="preserve">hal-02548710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier l’hétérogénéité des territoires nationaux à partir des données de recensement. L’exemple de la non scolarisation des enfants en Afrique</w:t>
+                <w:t xml:space="preserve">Dynamiques conjugales et stratégies économiques des jeunes. Réflexions à partir d'un cas kenyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de la population africaine de l'UEPA / UAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t>
+              <w:t xml:space="preserve">Séminaire sociopolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489109v1</w:t>
+                <w:t xml:space="preserve">hal-02548683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique, croissance démographique, crises alimentaires et sécuritaires en Afrique sub-saharienne : le lien est-il vraiment établi ?</w:t>
+                <w:t xml:space="preserve">Les enquêtes démographiques et de santé: des données harmonisées vraiment comparables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Aléas, risques, et services climatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Semaine DATA SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548684v1</w:t>
+                <w:t xml:space="preserve">hal-02548678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children who have never been enrolled in school in Uganda. A question of service provision?</w:t>
+                <w:t xml:space="preserve">Etudier l’hétérogénéité des territoires nationaux à partir des données de recensement. L’exemple de la non scolarisation des enfants en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidy Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Boly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of African Studies (ECAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès international de la population africaine de l'UEPA / UAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Entebbe, Ouganda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548709v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging views on population growth. Medium term change in two fast growing African populations in Madagascar and Kenya</w:t>
+                <w:t xml:space="preserve">Changement climatique, croissance démographique, crises alimentaires et sécuritaires en Afrique sub-saharienne : le lien est-il vraiment établi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of African Studies (ECAS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Atelier "Aléas, risques, et services climatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548707v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'interaction entre événements ou entre biographies</w:t>
               </w:r>
@@ -9798,103 +9798,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LPED, 197 p., 2024, Les Impromptus du LPED, 979-10-96763-15-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -10022,89 +10022,89 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité à l'encontre des idées reçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Adjamagbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Population Environnement Développement, Aix-Marseille Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2020, Les Impromptus du LPED, 979-10-96763-08-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10144,51 +10144,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoire Population Environnement Développement (LPED)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.347, 2018, Les Impromptus du LPED, 979-10-96763-06-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10440,51 +10440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants et jeunes hors les liens en Afrique de l’Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFRA-Karthala, pp.333, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10554,51 +10554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEPED / ONU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.264, 2004</w:t>
             </w:r>
           </w:p>
@@ -11444,51 +11444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="986A25E1"/>
+    <w:nsid w:val="710F836C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11675,51 +11675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-golaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5460-5692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035264063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kakuba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nankinga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedudev.2025.103238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524639v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad376b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3421284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ojiambo Wandera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kwagala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. M. Ntozi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Otundo Ayuku" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-10741-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rossier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Nissim Gez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Droz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.279" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114906" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Kiereri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Schneidermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.1484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia J. Nankinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mushomi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2018.1491802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos&#160;santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Wandera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rutaremwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X15001051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PZ2NXMD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2016.1187814" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe M-Pram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0095" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques V&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sajoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.171.0011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.522.0001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kwagala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ntozi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Randall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Coast" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Compaore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Binetou Dial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244015589353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;dard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2015.1106743" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.491.0001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051126v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2006.10751400" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050946v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polaf.1997.6073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kahou Nzouyem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03522930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Astruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lemaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Boly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Boly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mushomi Atwebembeire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211837v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548860v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narovana Andriamanantena" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795026v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714025v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bougma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bouar&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favrot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudou Njingouo Mounchingam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/regards-demographiques-sur-quelques-crises-climatiques/747li/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585228v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-76433-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76433-3_13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921961v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548677v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548680v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081731v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-4-politiques-publiques-et.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ojiambo Ojiambo Wandera" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lelievre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473079v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136951v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifra-nairobi.net/?p=1387" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01424870v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Medard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064740v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers09-03/010043129.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064715v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064716v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers09-05/010041375.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585702v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mondot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queyrut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548710v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548678v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548707v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/17717" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.17717" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081775v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/12777" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.12777" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecestre-Rollier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loriaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wandera Ojiambo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051188v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers09-05/010041374.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.ceped.org/integral_publication_1988_2002/manuels/pdf/manuels_cpd_06.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823280v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2201.0163" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823279v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gendreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01257856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Golaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01298157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-golaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5460-5692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035264063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kakuba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Nankinga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijedudev.2025.103238" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524639v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sikarwar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad376b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.05" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Rousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lobry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Duth&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2024.3421284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ojiambo Wandera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Kwagala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. M. Ntozi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Otundo Ayuku" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-024-10741-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Rossier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonatan Nissim Gez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Droz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2301.0123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870857v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Rani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2022.114906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.279" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Kiereri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanna Schneidermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eastafrica.1484" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia J. Nankinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mushomi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050944v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681392.2018.1491802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos&#160;santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473084v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Wandera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rutaremwa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X15001051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PZ2NXMD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2016.1187814" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mwangi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipe M-Pram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques V&#233;ron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sajoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lefevre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.171.0011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473030v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.522.0001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kwagala" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ntozi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2015.05.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473037v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Randall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernestina Coast" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Compaore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Binetou Dial" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2158244015589353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chalin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;dard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17531055.2015.1106743" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.491.0001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508566v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2006.10751400" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polaf.1997.6073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudou Njingouo Mounchingam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/regards-demographiques-sur-quelques-crises-climatiques/747li/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Boly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Boly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lped.fr/?LesImpromptusDuLped8Digressions" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715181v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bougma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bouar&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-76433-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76433-3_13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mushomi Atwebembeire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-4-politiques-publiques-et.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ojiambo Ojiambo Wandera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lelievre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473079v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ifra-nairobi.net/?p=1387" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01424870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Medard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064740v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers09-03/010043129.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064716v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers09-05/010041375.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narovana Andriamanantena" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548708v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01795026v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kahou Nzouyem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03522930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Astruc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lemaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209573v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081776v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081823v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209839v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394048v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169970v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585702v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651681v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mondot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Queyrut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548678v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489109v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548684v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600736v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/17717" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.17717" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081775v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ined/12777" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ined.12777" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256986v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecestre-Rollier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loriaux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wandera Ojiambo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473078v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051188v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ferry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Gautier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers09-05/010041374.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.ceped.org/integral_publication_1988_2002/manuels/pdf/manuels_cpd_06.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823280v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2201.0163" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823279v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gubry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gendreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01257856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Golaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01298157v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>