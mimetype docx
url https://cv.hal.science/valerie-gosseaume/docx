--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -381,51 +381,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/14 (478), pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2025, 478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1648,365 +1648,460 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05552084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tutorat des jeunes en formation initiale au sein des petites organisations : quelques spécificités tendancielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Cadet</w:t>
+                <w:t xml:space="preserve">Entre injonction, affichage et réalité : la difficile construction d’un partenariat effectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elyes Bentabet Martine Gadille; Martine Gadille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard, Pierre-Yves; Berthaud, Julien; Gosseaume, Valérie; Roupnel-Fuentes, Manuella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mondes sociaux des TPE et PME – Modèles et logiques d’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Le Plan d’investissement dans les compétences à l’épreuve de ses publics et de ses dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cereq, pp.53-58, 2026, Céreq échanges, 978-2-487574-06-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/15txz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667284v1</w:t>
+                <w:t xml:space="preserve">halshs-05565845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation continue comme outil de sécurisation de parcours professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tutorat des jeunes en formation initiale au sein des petites organisations : quelques spécificités tendancielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bernard Pierre-Yves, Caillaud Pascal, Ghaffari Sarah, Gosseaume Valérie, Houdeville Gérald, Hugree Cédric, Michaut Christophe, Poullaouec Tristan, Roupnel-Fuentes Manuella, Boudesseul Gérard, Couppié Thomas, Epiphane Dominique, Giret Jean-François, Werquin Patrick. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elyes Bentabet Martine Gadille; Martine Gadille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours</w:t>
+              <w:t xml:space="preserve">Les mondes sociaux des TPE et PME – Modèles et logiques d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céreq</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-56, 2019, Cereq Echanges</w:t>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-195, 2019, Le travail en débats, 978-2-36630-086-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667228v1</w:t>
+                <w:t xml:space="preserve">hal-03667284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation continue comme outil de sécurisation de parcours professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Pierre-Yves, Caillaud Pascal, Ghaffari Sarah, Gosseaume Valérie, Houdeville Gérald, Hugree Cédric, Michaut Christophe, Poullaouec Tristan, Roupnel-Fuentes Manuella, Boudesseul Gérard, Couppié Thomas, Epiphane Dominique, Giret Jean-François, Werquin Patrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-56, 2019, Cereq Echanges</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les jeunes sans diplôme en formation : l’instabilité au cœur des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Denecheau; Gérald Houdeville; Caroline Mazaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’école de l’autonomie. Épreuves et enjeux des dispositifs de deuxième chance. Paris : L’Harmattan, pp. 83-156.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-343-07099-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2016,113 +2111,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l'étude &amp;quot;Impact d'une formation sur un parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bonjour, que puis-je pour vous ? » Les emplois d'accueil et leur professionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2157,371 +2252,371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Séchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'aide à la personne : pour quelle &amp;quot;professionnalisation&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Riot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 151 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche d'une conciliation des temps professionnels et personnels dans l'hôtellerie-restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Checcaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maintenance industrielle. Une fonction en évolution, des emplois en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Kogut-Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Toutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2531,222 +2626,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'insertion des travailleurs handicapés : le rôle de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00411532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monographies de cinq associations intermédiaires de la Région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2756,257 +2851,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des publics et des entreprises de l’expérimentation TZCLD : une approche par les parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Checcaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES - Direction de l'animation, de la recherche et des études statistiques. 2025, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05377177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'offre de certification et ses évolutions à l'aune des CPC interministérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kogut-Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Paddeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céreq - Centre d'études et de recherches sur les qualifications. 2024, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04681317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser le tutorat des jeunes en formation professionnelle initiale dans les petites structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3015,217 +3110,217 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Céreq études n° 20, Céreq. 2018, 175 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02890907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser le tutorat des jeunes en formation professionnelle initiale dans les petites structures. Une étude exploratoire conduite dans des domaines où il se développe. Rapport de recherche DGESCO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat comme principale modalité d’implication des professionnels dans la formation des jeunes : quels apprentissages/développements en termes d’organisation et d’activités au sein des petites structures ? Rapport relatif au volet 1 de l’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3234,586 +3329,586 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ulmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandons en VAE dans les universités ligériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Carif Oref Pays de la Loire. 2015, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la médiation et de l'intervention sociale et la place du Baccalauréat professionnel : Services de proximité et vie locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kogut-Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l' Education nationale. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage en formation après un décrochage scolaire. Evaluation des trajectoires des jeunes et de l'accompagnement vers la professionnalisation et l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Céreq, Laboratoire Droit et Changement Social; Maison des Sciences de l'Homme Ange Guépin; Université de Nantes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une formation sur un parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Pays de la Loire. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse statistique de l'emploi et des caractéristiques démographiques du personnel navigant du transport maritime en 2009 et 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEREQ. 2012, 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur des activités d'accueil : certifications, emplois, savoir-faire, évolutions, prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3822,1522 +3917,1522 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kalck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2011 N°2, Direction générale de l'enseignement scolaire. 2011, 338 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des professionnels dans la conception des diplômes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2011 N°3, Direction générale de l'enseignement scolaire. 2011, 149 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’aide à la personne : pour quelle « professionnalisation » ? Caractéristiques et représentations des publics en formation du niveau V dans l’aide à la personne en 2008-2009 dans les Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Car-Cereq des Pays de la Loire. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industries graphiques dans la région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Aubrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Nantes. 2006, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois dans les industries graphiques dans la région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Aubrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie de Nantes. 2006, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De faire médecine à faire de la médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gadéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Chantal Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Horellou-Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche, des études, de l’évaluation et des statistiques (DREES). 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans de compétences et bilans de compétences approfondis : vrais ou faux jumeaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Chantal Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] N° 07.1, DARES. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative des bilans de compétences et des bilans de compétences approfondis en Loire-Atlantique. Approche sociologique et juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Chantal Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Epiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES. 2004, 158 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des emplois périscolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Association AAPEN. 2002, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation de l'emploi associatif. L'exemple des permanents des associations intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Labruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Convention MIRE n°35/98, MIRE. 2001, 196 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois de la logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire régional des transports des Pays de la Loire. 2001, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance industrielle : quels emplois ? quelles formations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Kogut-Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Série Observatoire n° 159, Direction de l'enseignement scolaire DESCO; Association pour la formation professionnelle des adultes AFPA. 2001, 118 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'opportunité sur la mise en place d'un comité des personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes. 1999, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement qualitatif de l'apprentissage : l'individualisation et les activités personnelles encadrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Céreq. 1999, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d'utilisation des crédits européens (FSE) par la région Pays de la Loire et impact sur la dynamique régionale de l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Céreq. 1998, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés de recrutement des apprentis dans le secteur de la propreté urbaine dans la région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CGEA. 1998, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5405,51 +5500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="466D7B1E"/>
+    <w:nsid w:val="97EE39E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5636,51 +5731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gosseaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3828-3782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083184066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Walker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Legreneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134007v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2906" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-plan-dinvestissement-dans-les-competences-lepreuve-de-ses-publics-et-de-ses-dispositifs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/250-les-mondes-sociaux-des-tpe-et-pme-modeles-et-logiques-daction.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.cereq.fr/index.php?lvl=notice_display&amp;amp;id=65633" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Checcaglini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fort&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kogut-Kubiak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Toutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681317v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paddeu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204964v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cadet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ilardi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667614v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aubr&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669357v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673341v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kirsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675333v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gosseaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3828-3782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083184066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Walker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Legreneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134007v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2906" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-plan-dinvestissement-dans-les-competences-lepreuve-de-ses-publics-et-de-ses-dispositifs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15txz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/250-les-mondes-sociaux-des-tpe-et-pme-modeles-et-logiques-daction.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.cereq.fr/index.php?lvl=notice_display&amp;amp;id=65633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Checcaglini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fort&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kogut-Kubiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Toutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paddeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cadet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ilardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aubr&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kirsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>