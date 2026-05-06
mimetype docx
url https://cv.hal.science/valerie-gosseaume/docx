--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -181,312 +181,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités d’un dispositif et des personnes « éloignées de l’emploi » : entre gestion de l’urgence et construction des parcours de formation</w:t>
+                <w:t xml:space="preserve">Conditionner l’accompagnement à des heures d’activités : le cas du Contrat d’engagement jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Beaupère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Meslin</w:t>
+                <w:t xml:space="preserve">Loïck Legreneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Walker</w:t>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176, pp.29-50</w:t>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327661v1</w:t>
+                <w:t xml:space="preserve">hal-05419425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditionner l’accompagnement à des heures d’activités : le cas du Contrat d’engagement jeune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalités d’un dispositif et des personnes « éloignées de l’emploi » : entre gestion de l’urgence et construction des parcours de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beaupère</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berthaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
+                <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïck Legreneur</w:t>
+                <w:t xml:space="preserve">Karine Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Segon</w:t>
+                <w:t xml:space="preserve">Joanne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céreq Bref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 478</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176, pp.29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419425v1</w:t>
+                <w:t xml:space="preserve">hal-05327661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires zéro chômeur de longue durée : les défis du travail et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -524,103 +524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’accompagnement social à la formation : retours sur un dispositif régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céreq Bref</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 449, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -658,51 +658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat en baccalauréat professionnel : objectif qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -753,51 +753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonjour, que puis-je pour vous?&amp;quot; : les emplois d'accueil et leur professionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -861,51 +861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hello, how can I help you?' Greeting jobs and their professional skills and practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -969,51 +969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion des travailleurs handicapés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trait d'Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 219, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1070,103 +1070,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapprocher les personnes de l'emploi : politiques des territoires, territoires des politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et parcours. De nouvelles trajectoires d’emploi et de formation à l’épreuve des territoires ? XXVIIIes Journées du Longitudinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céreq; Espaces et sociétés, Jun 2023, Caen, France. pp.291-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1213,51 +1213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se construire comme tuteur de jeunes en formation professionnelle initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des parcours professionnels des bénéficiaires d’une formation dans le cadre des chartes d’engagement des partenaires sociaux, de l’Etat et du Conseil régional des Pays de la Loire signées en mai 2009 et juin 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective de l'emploi, des métiers et des qualifications. Démarches et outils au service des territoires et des individus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carif-Oref, Jun 2015, Nantes, France. pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1396,90 +1396,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours. XXVèmes journées du longitudinal, Nantes, 20 et 21 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,90 +1546,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Plan d'investissement dans les compétences à l'épreuve de ses publics et de ses dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+                <w:t xml:space="preserve">Julien Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102 p., 2026, Céreq Echanges, 978-2-487574-06-9</w:t>
             </w:r>
           </w:p>
@@ -1688,64 +1688,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre injonction, affichage et réalité : la difficile construction d’un partenariat effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard, Pierre-Yves; Berthaud, Julien; Gosseaume, Valérie; Roupnel-Fuentes, Manuella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Plan d’investissement dans les compétences à l’épreuve de ses publics et de ses dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cereq, pp.53-58, 2026, Céreq échanges, 978-2-487574-06-9. </w:t>
@@ -1796,51 +1796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat des jeunes en formation initiale au sein des petites organisations : quelques spécificités tendancielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1895,51 +1895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation continue comme outil de sécurisation de parcours professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Pierre-Yves, Caillaud Pascal, Ghaffari Sarah, Gosseaume Valérie, Houdeville Gérald, Hugree Cédric, Michaut Christophe, Poullaouec Tristan, Roupnel-Fuentes Manuella, Boudesseul Gérard, Couppié Thomas, Epiphane Dominique, Giret Jean-François, Werquin Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1981,90 +1981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes sans diplôme en formation : l’instabilité au cœur des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Denecheau; Gérald Houdeville; Caroline Mazaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’école de l’autonomie. Épreuves et enjeux des dispositifs de deuxième chance. Paris : L’Harmattan, pp. 83-156.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-343-07099-5</w:t>
@@ -2125,51 +2125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l'étude &amp;quot;Impact d'une formation sur un parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2200,51 +2200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bonjour, que puis-je pour vous ? » Les emplois d'accueil et leur professionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'aide à la personne : pour quelle &amp;quot;professionnalisation&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Checcaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guégnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maintenance industrielle. Une fonction en évolution, des emplois en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kogut-Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blatgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,51 +2758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monographies de cinq associations intermédiaires de la Région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,51 +2983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'offre de certification et ses évolutions à l'aune des CPC interministérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Kogut-Kubiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,203 +3398,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abandons en VAE dans les universités ligériennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les métiers de la médiation et de l'intervention sociale et la place du Baccalauréat professionnel : Services de proximité et vie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Carif Oref Pays de la Loire. 2015, 93 p</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Kogut-Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l' Education nationale. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667377v1</w:t>
+                <w:t xml:space="preserve">hal-03667404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers de la médiation et de l'intervention sociale et la place du Baccalauréat professionnel : Services de proximité et vie locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Abandons en VAE dans les universités ligériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Carif Oref Pays de la Loire. 2015, 93 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ilardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03667404v1</w:t>
+                <w:t xml:space="preserve">hal-03667377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage en formation après un décrochage scolaire. Evaluation des trajectoires des jeunes et de l'accompagnement vers la professionnalisation et l'emploi</w:t>
               </w:r>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une formation sur un parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse statistique de l'emploi et des caractéristiques démographiques du personnel navigant du transport maritime en 2009 et 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Mahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle des professionnels dans la conception des diplômes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Riot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4215,51 +4215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industries graphiques dans la région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Aubrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois dans les industries graphiques dans la région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Aubrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4483,51 +4483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans de compétences et bilans de compétences approfondis : vrais ou faux jumeaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Chantal Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Epiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DARES. 2004, 158 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4672,51 +4672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des emplois périscolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4803,51 +4803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Convention MIRE n°35/98, MIRE. 2001, 196 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4865,51 +4865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les emplois de la logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,51 +4979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,51 +5071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'opportunité sur la mise en place d'un comité des personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5146,51 +5146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement qualitatif de l'apprentissage : l'individualisation et les activités personnelles encadrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5215,216 +5215,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'utilisation des crédits européens (FSE) par la région Pays de la Loire et impact sur la dynamique régionale de l'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Difficultés de recrutement des apprentis dans le secteur de la propreté urbaine dans la région Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Céreq. 1998, 16 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CGEA. 1998, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675328v1</w:t>
+                <w:t xml:space="preserve">hal-03676516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés de recrutement des apprentis dans le secteur de la propreté urbaine dans la région Pays de la Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modalités d'utilisation des crédits européens (FSE) par la région Pays de la Loire et impact sur la dynamique régionale de l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Céreq. 1998, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03676516v1</w:t>
+                <w:t xml:space="preserve">hal-03675328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5500,51 +5500,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97EE39E3"/>
+    <w:nsid w:val="434C326D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5731,51 +5731,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gosseaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3828-3782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083184066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Walker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Legreneur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134007v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2906" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-plan-dinvestissement-dans-les-competences-lepreuve-de-ses-publics-et-de-ses-dispositifs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15txz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/250-les-mondes-sociaux-des-tpe-et-pme-modeles-et-logiques-daction.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.cereq.fr/index.php?lvl=notice_display&amp;amp;id=65633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Checcaglini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fort&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kogut-Kubiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Toutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paddeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cadet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ilardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aubr&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kirsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-gosseaume" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3828-3782" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083184066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05419425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaup&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Legreneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Walker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahlaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134007v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2906" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr/le-plan-dinvestissement-dans-les-competences-lepreuve-de-ses-publics-et-de-ses-dispositifs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15txz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/250-les-mondes-sociaux-des-tpe-et-pme-modeles-et-logiques-daction.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmb.cereq.fr/index.php?lvl=notice_display&amp;amp;id=65633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674140v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Checcaglini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fort&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kogut-Kubiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Toutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blatg&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05377177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Checcaglini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Deram" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Paddeu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02890907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cadet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ilardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Aubr&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669336v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gad&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Hardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Horellou-Lafarge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Barragan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Legay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673559v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kirsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salmon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>